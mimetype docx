--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2696,680 +2696,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclination Angle Optimization for “Inclined Projected Winglet Pair” Vortex Generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charbel Habchi</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of transitional flows in an elliptical finned-tube heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4041438⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.158-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171685v1</w:t>
+                <w:t xml:space="preserve">hal-02538905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of transitional flows in an elliptical finned-tube heat exchanger</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gautier</w:t>
+                <w:t xml:space="preserve">Inclination Angle Optimization for “Inclined Projected Winglet Pair” Vortex Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Oneissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 144, pp.158-172. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.011014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4041438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538905v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer enhancement of inclined projected winglet pair vortex generators with protrusions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+                <w:t xml:space="preserve">Experimental study of inverse identification of unsteady heat transfer coefficient in a fin and tube heat exchanger assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mobtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.08.032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527953v1</w:t>
+                <w:t xml:space="preserve">hal-02538970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the angle of attack of a rectangular wing on the heat transfer enhancement in channel flow at low Reynolds number</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assadour Khanjian</w:t>
+                <w:t xml:space="preserve">Heat transfer enhancement of inclined projected winglet pair vortex generators with protrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Oneissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.541-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.08.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00231-017-2244-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02527875v1</w:t>
+                <w:t xml:space="preserve">hal-02527953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of inverse identification of unsteady heat transfer coefficient in a fin and tube heat exchanger assembly</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Russeil</w:t>
+                <w:t xml:space="preserve">Effect of the angle of attack of a rectangular wing on the heat transfer enhancement in channel flow at low Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assadour Khanjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.04.028⟩</w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (5), pp.1441-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00231-017-2244-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02538970v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rectangular winglet pair roll angle on the heat transfer enhancement in laminar channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assadour Khanjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,51 +3706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy simulation and Reynolds-averaged Navier–Stokes modeling of flow in staggered plate arrays: Comparison at various flow regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4050,565 +4050,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the flow characteristics in a multirow finned-tube heat exchanger model by means of PIV measurements</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the fin spacing effect on the horseshoe vortex system evolution in a two-rows finned-tube heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Bougeard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Harion</w:t>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50, pp.45-53. </w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (7), pp.1136-1154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/HFF-03-2011-0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539078v1</w:t>
+                <w:t xml:space="preserve">hal-02539082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioned solver for strongly coupled fluid–structure interaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the flow characteristics in a multirow finned-tube heat exchanger model by means of PIV measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.11.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539084v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic mixing by longitudinal vorticity</w:t>
+                <w:t xml:space="preserve">Partitioned solver for strongly coupled fluid–structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Farouk Hachem</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.032⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.306-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539047v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the fin spacing effect on the horseshoe vortex system evolution in a two-rows finned-tube heat exchanger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+                <w:t xml:space="preserve">Chaotic mixing by longitudinal vorticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (18), pp.439-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/HFF-03-2011-0059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02539082v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative infrared investigation of local heat transfer in a circular finned tube heat exchanger assembly</w:t>
               </w:r>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Nacereddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44, pp.197-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4762,51 +4762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4905,51 +4905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5051,51 +5051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60, pp.225-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5154,51 +5154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new perspective of constructal networks cooling a finite-size volume generating heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5766,265 +5766,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of partial discharging in a latent heat thermal energy storage unit: 3D numerical study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrian Ilinca</w:t>
+                <w:t xml:space="preserve">Étude numérique de l'intensification des échanges dans un absorbeur de capteur solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on New Energy and Future Energy Systems (NEFES 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.447-454</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484575v1</w:t>
+                <w:t xml:space="preserve">hal-05287272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de l'intensification des échanges dans un absorbeur de capteur solaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
+                <w:t xml:space="preserve">Influence of partial discharging in a latent heat thermal energy storage unit: 3D numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Sokakini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Voguelin Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nadau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ilinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on New Energy and Future Energy Systems (NEFES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Matsue, Japan. pp.31-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2025.2671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287272v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Captage du CO2 par procédé Temperature Swing Adsorption (TSA) assisté par énergie solaire</w:t>
               </w:r>
@@ -6661,861 +6661,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SÉCHAGE D’UN MILIEU POREUX GRANULAIRE PAR CONDUCTION ET CONVECTION FORCÉE – APPLICATION AU SÉCHAGE DES NOYAUX INORGANIQUES DE FONDERIE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gautier</w:t>
+                <w:t xml:space="preserve">Pressure driven soft vortex generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assadour Khanjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Carquin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">FIV2022 12th International Conference on Flow-Induced Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199437v1</w:t>
+                <w:t xml:space="preserve">hal-03823099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling moisture removal from inorganic core-making process using Computational Fluid Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gautier</w:t>
+                <w:t xml:space="preserve">Analyse de l’influence de macro-déformations pariétales sur les performances thermo-hydrauliques d’un tube annulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 74th World Foundry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199402v1</w:t>
+                <w:t xml:space="preserve">hal-04713228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’influence de macro-déformations pariétales sur les performances thermo-hydrauliques d’un tube annulaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe André</w:t>
+                <w:t xml:space="preserve">SÉCHAGE D’UN MILIEU POREUX GRANULAIRE PAR CONDUCTION ET CONVECTION FORCÉE – APPLICATION AU SÉCHAGE DES NOYAUX INORGANIQUES DE FONDERIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souraya Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713228v1</w:t>
+                <w:t xml:space="preserve">hal-04199437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’influence de macro-déformations pariétales sur les performances thermo-hydrauliques d’un tube annulaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe André</w:t>
+                <w:t xml:space="preserve">Modeling moisture removal from inorganic core-making process using Computational Fluid Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souraya Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque Interuniversitaire Franco-Québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">The 74th World Foundry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208406v1</w:t>
+                <w:t xml:space="preserve">hal-04199402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la combinaison de panneaux aérovoltaïques améliorés et d’un bâtiment énergétiquement performant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Feldheim</w:t>
+                <w:t xml:space="preserve">Analysis of the influence of wall macro-deformations on the thermal-hydraulic performances and on the mixing quality of an annular tube configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Valenciennes (Nord), France</w:t>
+              <w:t xml:space="preserve">26th Congrès international de génie chimique et des procédés (CHISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489270v1</w:t>
+                <w:t xml:space="preserve">hal-04474617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure driven soft vortex generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charbel Habchi</w:t>
+                <w:t xml:space="preserve">Analyse de l’influence de macro-déformations pariétales sur les performances thermo-hydrauliques d’un tube annulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIV2022 12th International Conference on Flow-Induced Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Saclay, France</w:t>
+              <w:t xml:space="preserve">XVème Colloque Interuniversitaire Franco-Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823099v1</w:t>
+                <w:t xml:space="preserve">hal-04208406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the influence of wall macro-deformations on the thermal-hydraulic performances and on the mixing quality of an annular tube configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+                <w:t xml:space="preserve">Étude de la combinaison de panneaux aérovoltaïques améliorés et d’un bâtiment énergétiquement performant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Feldheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Congrès international de génie chimique et des procédés (CHISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valenciennes (Nord), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474617v1</w:t>
+                <w:t xml:space="preserve">hal-04489270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique du stockage latent d'énergie thermique dans un échangeur-stockeur innovant pour l'amélioration des performances énergétiques des bâtiments</w:t>
               </w:r>
@@ -8054,51 +8054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification des transferts par génération de vorticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Oneissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assadour Khanjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8775,51 +8775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the angle of attack of a rectangular vortex generator on the heat transfer in a parallel plate flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assadour Khanjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9017,51 +9017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer enhancement in channel flow downstream a rectangular winglet pair vortex generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assadour Khanjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9132,230 +9132,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vortex enhanced finned-tube heat exchanger with flow deflectors</w:t>
+                <w:t xml:space="preserve">Intensification des transferts thermiques dans les échangeurs à tubes ailetés par génération de structures tourbillonnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96th Eurotherm Seminar on Convective Heat Transfer Enhancement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Military Academy of Brussels, Sep 2013, Brussels, Belgium. pp.36</w:t>
+              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Intensification des Transferts dans les Échangeurs Thermiques et les Échangeurs-Réacteurs Multifonctionnels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de thermique, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259311v1</w:t>
+                <w:t xml:space="preserve">hal-04259916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification des transferts thermiques dans les échangeurs à tubes ailetés par génération de structures tourbillonnaires</w:t>
+                <w:t xml:space="preserve">A vortex enhanced finned-tube heat exchanger with flow deflectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Intensification des Transferts dans les Échangeurs Thermiques et les Échangeurs-Réacteurs Multifonctionnels"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de thermique, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">96th Eurotherm Seminar on Convective Heat Transfer Enhancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Military Academy of Brussels, Sep 2013, Brussels, Belgium. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259916v1</w:t>
+                <w:t xml:space="preserve">hal-04259311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow structure and heat transfer investigation in a two-row finned-tube heat exchanger with punched and fixed vortex generators</w:t>
               </w:r>
@@ -9475,51 +9475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides - FLUVISU 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.21-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9583,51 +9583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9678,51 +9678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9767,256 +9767,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidissement d'un volume fini générant de la chaleur : analyse du processus constructal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+                <w:t xml:space="preserve">Augmentation des performances thermoaérauliques d’un échangeur à deux rangs de tubes à ailettes par modification de la forme du tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique (SFT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.815-820</w:t>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs de l’Union de Génie des Procédés et Énergétique du Nord - Pas-de-Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d’Opale, Jun 2010, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509458v1</w:t>
+                <w:t xml:space="preserve">hal-04259871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation des performances thermoaérauliques d’un échangeur à deux rangs de tubes à ailettes par modification de la forme du tube</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Bougeard</w:t>
+                <w:t xml:space="preserve">Refroidissement d'un volume fini générant de la chaleur : analyse du processus constructal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Harion</w:t>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeunes Chercheurs de l’Union de Génie des Procédés et Énergétique du Nord - Pas-de-Calais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d’Opale, Jun 2010, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique (SFT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.815-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259871v1</w:t>
+                <w:t xml:space="preserve">hal-00509458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’espacement interailette sur la structure de l’écoulement dans un échangeur à deux rangs de tubes à ailettes lisses</w:t>
               </w:r>
@@ -10041,51 +10041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque International Francophone d’Énergétique et Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Saly, Sénégal. pp 72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10123,51 +10123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refroidissement d'un volume fini générant de la chaleur : limites de l'approche constructale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10270,51 +10270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference from Scientific Computing to Computational Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Athènes, Greece. pp 509-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10391,51 +10391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Kanaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Enhanced, Compact and Ultra-Compact Heat Exchangers : from microscale phenomena to industrial applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Heredia, Costa Rica. pp 283-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10460,51 +10460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes passifs d’intensification des transferts convectifs : Application aux échangeurs de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10549,299 +10549,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation numérique de l’évolution de tourbillons longitudinaux dans un écoulement de canal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kubicki</w:t>
+                <w:t xml:space="preserve">Optimisation de la géométrie d’un échangeur thermique composé de canaux élémentaires par simulation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sedat F. Tardu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Lille, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">, May 2009, Lille, France. pp.387-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263613v1</w:t>
+                <w:t xml:space="preserve">hal-04263612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la géométrie d’un échangeur thermique composé de canaux élémentaires par simulation numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation numérique de l’évolution de tourbillons longitudinaux dans un écoulement de canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kubicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+                <w:t xml:space="preserve">Sedat F. Tardu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Lille, France. pp.387-392</w:t>
+              <w:t xml:space="preserve">, May 2009, Lille, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263612v1</w:t>
+                <w:t xml:space="preserve">hal-04263613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la puissance de ventilation d’un échangeur de chaleur à tubes et ailettes planes à un rang de tubes, pour une puissance thermique et un encombrement donnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Nacereddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11259,51 +11259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France. pp.844-849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11938,507 +11938,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le procédé de noyautage inorganique pour la réduction des émissions de COV en fonderie automobile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Carquin</w:t>
+                <w:t xml:space="preserve">Etude numérique du stockage latent d’énergie thermique dans un échangeur-stockeur innovant pour l’amélioration des performances énergétiques des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valenciennes, France. Editions Société Française de Thermique, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199461v1</w:t>
+                <w:t xml:space="preserve">hal-04259980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique du stockage latent d’énergie thermique dans un échangeur-stockeur innovant pour l’amélioration des performances énergétiques des bâtiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Bougeard</w:t>
+                <w:t xml:space="preserve">Le procédé de noyautage inorganique pour la réduction des émissions de COV en fonderie automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souraya Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259980v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du pas hélicoïdal sur les performances thermohydrauliques d'un tube annulaire à parois macro-déformées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe André</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et numérique du séchage d'un milieu granulaire appliqué au procédé de noyautage inorganique de fonderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souraya Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Belfort, France. 2023</w:t>
+              <w:t xml:space="preserve">7ème Edition Wallonie/Hauts-de-France de la Journée des Jeunes Chercheurs UGéPE/GEPROC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199429v1</w:t>
+                <w:t xml:space="preserve">hal-04493620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique du séchage d'un milieu granulaire appliqué au procédé de noyautage inorganique de fonderie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gautier</w:t>
+                <w:t xml:space="preserve">Influence du pas hélicoïdal sur les performances thermohydrauliques d'un tube annulaire à parois macro-déformées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Edition Wallonie/Hauts-de-France de la Journée des Jeunes Chercheurs UGéPE/GEPROC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Belfort, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493620v1</w:t>
+                <w:t xml:space="preserve">hal-04199429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'amélioration d'un panneau aérovoltaïque installé sur un bâtiment à faibles besoins énergétiques</w:t>
               </w:r>
@@ -12994,51 +12994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France. Editions Société Française de Thermique, Vol 1, pp.235-240, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13102,51 +13102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN : 978-2-905267-76-4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Le Touquet, France. Editions Société Française de Thermique, Vol 1, pp.239-244, 2010</w:t>
@@ -13293,51 +13293,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on New Energy and Future Energy Systems (NEFES 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Matsue, Japan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IET Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025 (19), pp.31-36, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/icp.2025.2671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305078v1</w:t>
@@ -13887,51 +13887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3066811A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13988,51 +13988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3066812A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14076,51 +14076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas-Yoan Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14145,246 +14145,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tube heat exchanger with optimized thermo-hydraulic characteristics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Ploix</w:t>
+                <w:t xml:space="preserve">Ensemble de transfert de chaleur pour un échangeur de chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas-Yoan Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : US20160273840A1. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3030707A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02847362v1</w:t>
+                <w:t xml:space="preserve">hal-02847437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble de transfert de chaleur pour un échangeur de chaleur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
+                <w:t xml:space="preserve">Tube heat exchanger with optimized thermo-hydraulic characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean El Hajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR3030707A1. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US20160273840A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02847437v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02847362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat exchanger spacer</w:t>
               </w:r>
@@ -14396,51 +14396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas-Yoan Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14471,90 +14471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tube heat exchanger with optimized thermo-hydraulic characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Hajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14589,90 +14589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tube heat exchanger with optimized thermo-hydraulic characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Hajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14701,203 +14701,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin with improved flow deflector and heat exchanger fitted with such a fin</w:t>
+                <w:t xml:space="preserve">Ailette à déflecteur de flux amélioré et échangeur de chaleur muni d'une telle ailette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Magnier-Cathenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2007/147754A1. 2007</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2006/0005474. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02847754v1</w:t>
+                <w:t xml:space="preserve">hal-02847829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ailette à déflecteur de flux amélioré et échangeur de chaleur muni d'une telle ailette</w:t>
+                <w:t xml:space="preserve">Fin with improved flow deflector and heat exchanger fitted with such a fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Magnier-Cathenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2006/0005474. 2007</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2007/147754A1. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02847829v1</w:t>
+                <w:t xml:space="preserve">hal-02847754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -14973,51 +14973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87B291BA"/>
+    <w:nsid w:val="ADBA2D61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15204,51 +15204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-bougeard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7411-931X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162171951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05299374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sokakini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin Simo Tala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nadau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ilinca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126564" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04925789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Kabor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04572536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.111855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yahiat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124862" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40962-023-01170-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109530" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109373" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054623" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dekhil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105892" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Oneissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116866" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dekhil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. SIMO TALA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115412" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2020.107982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02570127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkhadim Bouhoubeiny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02874-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mobtil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.04.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538887v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Belkhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108492" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041438" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Toubiana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.05.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527953v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.08.032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assadour Khanjian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2244-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538970v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobtil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.04.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZK5L02N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525542v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemenand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.05.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGFJ3XKM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.05.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539033v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vintrou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nacereddine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.900935" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.11.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7L6H4SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hachem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z2CZCJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vintrou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nacereddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4HNRKP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2012.687979" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.01.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DKRCL2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.08.032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJNFD4Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539095v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herpe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanciu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.07.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94JZ97F3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.01.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-616GTRTS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287274v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liemans" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feldheim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82417/s3fs-2351" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2671" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287272v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04643249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04450196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04754608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199437v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199402v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208406v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489270v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03823099v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112183v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bellache" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-111" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Shaparia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouverneur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427557v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02367991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779759v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525523v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528488v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259311v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259916v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259307v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509458v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280909v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kanaris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390839v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263612v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263611v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herpe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263598v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sanhaji" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldelilah El-Abbadi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nacer-Bey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263600v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudoin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263595v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744085v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chafiki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-095" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabore" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-104" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208005v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199461v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259980v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellache" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199429v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493620v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489274v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259963v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Ramde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881507v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881511v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259935v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05305078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630089v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287170v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287158v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744337v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847255v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Yoan Francois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02846964v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847582v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847362v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Hajal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gu&#233;rif" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ploix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847437v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847496v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847664v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567518v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847754v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Magnier-Cathenod" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847829v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-bougeard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7411-931X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162171951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05299374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sokakini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin Simo Tala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nadau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ilinca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126564" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04925789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Kabor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04572536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.111855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yahiat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124862" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40962-023-01170-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109530" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109373" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054623" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dekhil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105892" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Oneissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116866" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dekhil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. SIMO TALA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115412" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2020.107982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02570127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkhadim Bouhoubeiny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02874-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mobtil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.04.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538887v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Belkhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108492" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Toubiana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.05.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041438" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobtil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.04.028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZK5L02N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.08.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assadour Khanjian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2244-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525542v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemenand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.05.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGFJ3XKM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.05.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539033v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vintrou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nacereddine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.900935" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.11.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7L6H4SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hachem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z2CZCJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vintrou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nacereddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4HNRKP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2012.687979" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.01.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DKRCL2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.08.032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJNFD4Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539095v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herpe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanciu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.07.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94JZ97F3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.01.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-616GTRTS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287274v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liemans" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feldheim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82417/s3fs-2351" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2671" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04643249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04450196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04754608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03823099v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713228v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199437v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199402v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474617v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489270v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112183v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bellache" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-111" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Shaparia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouverneur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427557v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02367991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779759v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525523v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528488v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259916v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259307v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280909v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kanaris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390839v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263612v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263613v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263611v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herpe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263598v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sanhaji" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldelilah El-Abbadi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nacer-Bey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263600v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudoin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263595v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744085v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chafiki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-095" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabore" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-104" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208005v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259980v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellache" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199461v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493620v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199429v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489274v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259963v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Ramde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881507v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881511v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259935v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05305078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630089v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287170v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287158v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744337v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847255v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Yoan Francois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02846964v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847582v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847437v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847362v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Hajal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gu&#233;rif" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ploix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847496v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847664v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567518v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847829v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Magnier-Cathenod" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847754v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>