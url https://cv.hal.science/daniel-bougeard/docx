--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1064,173 +1064,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study and Drying Kinetics Modeling of an Alkali-Activated Sand-Based Porous Medium, Application to Drying of Inorganic Foundry Cores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gautier</w:t>
+                <w:t xml:space="preserve">Swirl influence on thermo-hydraulic performances within a heat exchanger/reactor with macro deformed walls in laminar flow regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Metalcasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40962-023-01170-y⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.109373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2023.109373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389912v1</w:t>
+                <w:t xml:space="preserve">hal-04076593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis and optimization of the heat transfer enhancement from the heat transfer fluid side in a shell-and-tube latent heat thermal energy storage unit: Application to buildings thermal comfort improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appolinaire Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1262,206 +1262,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74, pp.109530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.est.2023.109530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirl influence on thermo-hydraulic performances within a heat exchanger/reactor with macro deformed walls in laminar flow regime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe André</w:t>
+                <w:t xml:space="preserve">Experimental Study and Drying Kinetics Modeling of an Alkali-Activated Sand-Based Porous Medium, Application to Drying of Inorganic Foundry Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souraya Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 189, pp.109373. </w:t>
+              <w:t xml:space="preserve">International Journal of Metalcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2023.109373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40962-023-01170-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076593v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Streamwise Orientation of a Pair of Vortex Generator on the Flow and Heat Transfer Characteristics in a Plain Channel</w:t>
               </w:r>
@@ -2428,412 +2428,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance finned-tube heat exchangers based on filled polymer</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of transitional flows in an elliptical finned-tube heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Jabbour</w:t>
+                <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.04.036⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.158-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100866v1</w:t>
+                <w:t xml:space="preserve">hal-02538905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of boundary layer transition over an isolated ramp-type micro roughness element</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High performance finned-tube heat exchangers based on filled polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mobtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatim Belkhou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108492⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155, pp.620-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538887v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of transitional flows in an elliptical finned-tube heat exchanger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Eddy Simulation of boundary layer transition over an isolated ramp-type micro roughness element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Belkhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gautier</w:t>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mobtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 144, pp.158-172. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.108492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538905v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclination Angle Optimization for “Inclined Projected Winglet Pair” Vortex Generator</w:t>
               </w:r>
@@ -3468,77 +3468,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymères conducteurs thermiques pour échangeurs de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3706,51 +3706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy simulation and Reynolds-averaged Navier–Stokes modeling of flow in staggered plate arrays: Comparison at various flow regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse determination of convective heat transfer between an impinging jet and a continuously moving flat surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mobtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5528,373 +5528,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d’une installation solaire aérovoltaïque sur un bâtiment non résidentiel existant via TRNSYS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Feldheim</w:t>
+                <w:t xml:space="preserve">Étude numérique de l'intensification des échanges dans un absorbeur de capteur solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.149-156</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.447-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287274v1</w:t>
+                <w:t xml:space="preserve">hal-05287272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of partial charging effect in a latent heat thermal energy storage unit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrian Ilinca</w:t>
+                <w:t xml:space="preserve">Simulation d’une installation solaire aérovoltaïque sur un bâtiment non résidentiel existant via TRNSYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Feldheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSME-CFDSC-CSR 2025 International Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.149-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484586v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de l'intensification des échanges dans un absorbeur de capteur solaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
+                <w:t xml:space="preserve">Numerical analysis of partial charging effect in a latent heat thermal energy storage unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Sokakini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Voguelin Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nadau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ilinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSME-CFDSC-CSR 2025 International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.82417/s3fs-2351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287272v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of partial discharging in a latent heat thermal energy storage unit: 3D numerical study</w:t>
               </w:r>
@@ -6010,64 +6010,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Captage du CO2 par procédé Temperature Swing Adsorption (TSA) assisté par énergie solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souraya Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6248,64 +6248,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par STD de l’intégration d’une installation de panneaux aérovoltaïques sur une maison dite passive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Feldheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6559,64 +6559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative des corrélations qui régissent les échanges convectifs au sein du chenal d’un panneau aérovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Feldheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6782,51 +6782,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’influence de macro-déformations pariétales sur les performances thermo-hydrauliques d’un tube annulaire</w:t>
+                <w:t xml:space="preserve">Analysis of the influence of wall macro-deformations on the thermal-hydraulic performances and on the mixing quality of an annular tube configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yahiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
@@ -6857,436 +6857,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">26th Congrès international de génie chimique et des procédés (CHISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713228v1</w:t>
+                <w:t xml:space="preserve">hal-04474617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SÉCHAGE D’UN MILIEU POREUX GRANULAIRE PAR CONDUCTION ET CONVECTION FORCÉE – APPLICATION AU SÉCHAGE DES NOYAUX INORGANIQUES DE FONDERIE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gautier</w:t>
+                <w:t xml:space="preserve">Analyse de l’influence de macro-déformations pariétales sur les performances thermo-hydrauliques d’un tube annulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199437v1</w:t>
+                <w:t xml:space="preserve">hal-04713228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling moisture removal from inorganic core-making process using Computational Fluid Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">SÉCHAGE D’UN MILIEU POREUX GRANULAIRE PAR CONDUCTION ET CONVECTION FORCÉE – APPLICATION AU SÉCHAGE DES NOYAUX INORGANIQUES DE FONDERIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souraya Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 74th World Foundry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199402v1</w:t>
+                <w:t xml:space="preserve">hal-04199437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the influence of wall macro-deformations on the thermal-hydraulic performances and on the mixing quality of an annular tube configuration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe André</w:t>
+                <w:t xml:space="preserve">Modeling moisture removal from inorganic core-making process using Computational Fluid Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souraya Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Congrès international de génie chimique et des procédés (CHISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">The 74th World Foundry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474617v1</w:t>
+                <w:t xml:space="preserve">hal-04199402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’influence de macro-déformations pariétales sur les performances thermo-hydrauliques d’un tube annulaire</w:t>
               </w:r>
@@ -7393,64 +7393,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la combinaison de panneaux aérovoltaïques améliorés et d’un bâtiment énergétiquement performant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Feldheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7743,51 +7743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité Énergétique des Composants, Systèmes et Procédés au CERI Energie Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7838,64 +7838,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’un nouvel adsorbeur- échangeur pour l’intensification d’un procédé de purification de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8179,77 +8179,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally conductive polymers and optimized compactness, development vectors for efficient and cost-effective heat exchangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8287,90 +8287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances d'un échangeur à tubes et ailettes en polymère: Influence de la compacité et de la conductivité thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8408,103 +8408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des échangeurs de chaleur tube-ailette à base de polymère chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mobtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Jeunes Chercheurs 2017 GEPROC-UGéPe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Douai, France</w:t>
@@ -8533,90 +8533,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of one row finned-tube compact heat exchanger: Influence of geometry, compactness and fin thermal conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11938,347 +11938,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique du stockage latent d’énergie thermique dans un échangeur-stockeur innovant pour l’amélioration des performances énergétiques des bâtiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Bougeard</w:t>
+                <w:t xml:space="preserve">Le procédé de noyautage inorganique pour la réduction des émissions de COV en fonderie automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souraya Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259980v1</w:t>
+                <w:t xml:space="preserve">hal-04199461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le procédé de noyautage inorganique pour la réduction des émissions de COV en fonderie automobile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Carquin</w:t>
+                <w:t xml:space="preserve">Etude numérique du stockage latent d’énergie thermique dans un échangeur-stockeur innovant pour l’amélioration des performances énergétiques des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valenciennes, France. Editions Société Française de Thermique, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199461v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique du séchage d'un milieu granulaire appliqué au procédé de noyautage inorganique de fonderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souraya Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Edition Wallonie/Hauts-de-France de la Journée des Jeunes Chercheurs UGéPE/GEPROC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12424,64 +12424,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'amélioration d'un panneau aérovoltaïque installé sur un bâtiment à faibles besoins énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Feldheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12627,64 +12627,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification de procédés de séparation de gaz : modèle de simulation 3D–CFD pour de nouvelles conceptions d'échangeur-adsorbeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12748,64 +12748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification de procédés de séparation de gaz : modèle de simulation 3D–CFD pour de nouvelles conceptions d'échangeur-adsorbeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13887,51 +13887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3066811A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13988,51 +13988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3066812A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14044,347 +14044,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalaire d'échangeur thermique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
+                <w:t xml:space="preserve">Tube heat exchanger with optimized thermo-hydraulic characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean El Hajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR3027662. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US20160273840A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02847582v1</w:t>
+                <w:t xml:space="preserve">hal-02847362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble de transfert de chaleur pour un échangeur de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas-Yoan Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3030707A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tube heat exchanger with optimized thermo-hydraulic characteristics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercalaire d'échangeur thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas-Yoan Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3027662. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Ploix</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02847362v1</w:t>
+                <w:t xml:space="preserve">hal-02847582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat exchanger spacer</w:t>
               </w:r>
@@ -14396,51 +14396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas-Yoan Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14471,90 +14471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tube heat exchanger with optimized thermo-hydraulic characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean El Hajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean El Hajal</w:t>
+                <w:t xml:space="preserve">Xavier Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14589,90 +14589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tube heat exchanger with optimized thermo-hydraulic characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean El Hajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean El Hajal</w:t>
+                <w:t xml:space="preserve">Xavier Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14973,51 +14973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADBA2D61"/>
+    <w:nsid w:val="5E6B817D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15204,51 +15204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-bougeard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7411-931X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162171951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05299374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sokakini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin Simo Tala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nadau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ilinca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126564" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04925789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Kabor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04572536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.111855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yahiat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124862" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40962-023-01170-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109530" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109373" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054623" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dekhil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105892" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Oneissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116866" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dekhil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. SIMO TALA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115412" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2020.107982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02570127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkhadim Bouhoubeiny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02874-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mobtil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.04.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538887v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Belkhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108492" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Toubiana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.05.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041438" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobtil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.04.028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZK5L02N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.08.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assadour Khanjian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2244-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525542v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemenand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.05.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGFJ3XKM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.05.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539033v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vintrou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nacereddine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.900935" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.11.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7L6H4SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hachem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z2CZCJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vintrou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nacereddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4HNRKP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2012.687979" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.01.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DKRCL2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.08.032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJNFD4Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539095v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herpe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanciu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.07.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94JZ97F3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.01.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-616GTRTS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287274v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liemans" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feldheim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82417/s3fs-2351" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2671" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04643249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04450196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04754608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03823099v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713228v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199437v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199402v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474617v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489270v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112183v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bellache" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-111" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Shaparia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouverneur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427557v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02367991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779759v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525523v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528488v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259916v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259307v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280909v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kanaris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390839v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263612v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263613v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263611v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herpe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263598v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sanhaji" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldelilah El-Abbadi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nacer-Bey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263600v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudoin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263595v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744085v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chafiki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-095" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabore" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-104" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208005v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259980v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellache" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199461v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493620v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199429v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489274v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259963v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Ramde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881507v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881511v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259935v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05305078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630089v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287170v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287158v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744337v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847255v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Yoan Francois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02846964v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847582v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847437v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847362v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Hajal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gu&#233;rif" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ploix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847496v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847664v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567518v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847829v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Magnier-Cathenod" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847754v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-bougeard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7411-931X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162171951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05299374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sokakini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin Simo Tala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nadau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ilinca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126564" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04925789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Kabor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04572536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.111855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yahiat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124862" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109373" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109530" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40962-023-01170-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054623" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dekhil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105892" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Oneissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116866" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dekhil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. SIMO TALA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115412" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2020.107982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02570127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkhadim Bouhoubeiny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02874-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Toubiana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.05.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mobtil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.04.036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Belkhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108492" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041438" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobtil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.04.028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZK5L02N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.08.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assadour Khanjian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2244-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525542v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemenand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.05.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGFJ3XKM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.05.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539033v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vintrou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nacereddine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.900935" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.11.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7L6H4SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hachem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z2CZCJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vintrou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nacereddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4HNRKP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2012.687979" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.01.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DKRCL2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.08.032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJNFD4Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539095v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herpe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanciu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.07.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94JZ97F3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.01.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-616GTRTS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liemans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feldheim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82417/s3fs-2351" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2671" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04643249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04450196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04754608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03823099v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474617v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199437v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489270v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112183v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bellache" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-111" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Shaparia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouverneur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427557v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02367991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779759v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525523v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528488v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259916v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259307v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280909v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kanaris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390839v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263612v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263613v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263611v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herpe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263598v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sanhaji" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldelilah El-Abbadi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nacer-Bey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263600v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudoin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263595v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744085v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chafiki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-095" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabore" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-104" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208005v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199461v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259980v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellache" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493620v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199429v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489274v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259963v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Ramde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881507v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881511v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259935v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05305078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630089v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287170v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287158v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744337v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847255v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Yoan Francois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02846964v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847362v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Hajal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gu&#233;rif" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ploix" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847437v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847582v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847496v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847664v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567518v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847829v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Magnier-Cathenod" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847754v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>