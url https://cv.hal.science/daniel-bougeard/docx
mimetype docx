--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1064,173 +1064,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirl influence on thermo-hydraulic performances within a heat exchanger/reactor with macro deformed walls in laminar flow regime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe André</w:t>
+                <w:t xml:space="preserve">Experimental Study and Drying Kinetics Modeling of an Alkali-Activated Sand-Based Porous Medium, Application to Drying of Inorganic Foundry Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souraya Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2023.109373⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Metalcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40962-023-01170-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076593v1</w:t>
+                <w:t xml:space="preserve">hal-04389912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis and optimization of the heat transfer enhancement from the heat transfer fluid side in a shell-and-tube latent heat thermal energy storage unit: Application to buildings thermal comfort improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appolinaire Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1262,206 +1262,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74, pp.109530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.est.2023.109530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study and Drying Kinetics Modeling of an Alkali-Activated Sand-Based Porous Medium, Application to Drying of Inorganic Foundry Cores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gautier</w:t>
+                <w:t xml:space="preserve">Swirl influence on thermo-hydraulic performances within a heat exchanger/reactor with macro deformed walls in laminar flow regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Metalcasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.109373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40962-023-01170-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2023.109373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389912v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Streamwise Orientation of a Pair of Vortex Generator on the Flow and Heat Transfer Characteristics in a Plain Channel</w:t>
               </w:r>
@@ -1688,438 +1688,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of eddy viscosity turbulence models and stereoscopic PIV measurements for a flow past rectangular-winglet pair vortex generator</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the solidification process of water used as PCM in a rectangular latent heat thermal energy storage unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Habchi</w:t>
+                <w:t xml:space="preserve">M.A. Dekhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Oneissi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+                <w:t xml:space="preserve">J.V. SIMO TALA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+                <w:t xml:space="preserve">O. Bulliard-Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371971v1</w:t>
+                <w:t xml:space="preserve">hal-04434498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the performance enhancement of a latent heat storage shell and tube unit using finned tubes during melting and solidification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odin Bulliard-Sauret</w:t>
+                <w:t xml:space="preserve">Comparison of eddy viscosity turbulence models and stereoscopic PIV measurements for a flow past rectangular-winglet pair vortex generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Oneissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116866⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.108637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2021.108637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210094v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the solidification process of water used as PCM in a rectangular latent heat thermal energy storage unit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Bougeard</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the performance enhancement of a latent heat storage shell and tube unit using finned tubes during melting and solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Dekhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Voguelin Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odin Bulliard-Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.116866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434498v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an innovative heat exchanger for sensible heat storage in agro-food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Dekhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bulliard-Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2218,51 +2218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing - Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 154, pp.107982. </w:t>
@@ -2300,51 +2300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis by stereo-PIV of the development of streamwise vortices downstream of rectangular winglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Oneissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elkhadim Bouhoubeiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,51 +2352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (8), pp.2487-2502. </w:t>
@@ -2428,542 +2428,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of transitional flows in an elliptical finned-tube heat exchanger</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gautier</w:t>
+                <w:t xml:space="preserve">Inclination Angle Optimization for “Inclined Projected Winglet Pair” Vortex Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Oneissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.011014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4041438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538905v1</w:t>
+                <w:t xml:space="preserve">hal-02171685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance finned-tube heat exchangers based on filled polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Jabbour</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of transitional flows in an elliptical finned-tube heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.04.036⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.158-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100866v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of boundary layer transition over an isolated ramp-type micro roughness element</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hatim Belkhou</w:t>
+                <w:t xml:space="preserve">High performance finned-tube heat exchangers based on filled polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mobtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108492⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155, pp.620-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538887v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclination Angle Optimization for “Inclined Projected Winglet Pair” Vortex Generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charbel Habchi</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of boundary layer transition over an isolated ramp-type micro roughness element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Belkhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mobtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (1), pp.011014. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.108492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4041438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171685v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of inverse identification of unsteady heat transfer coefficient in a fin and tube heat exchanger assembly</w:t>
               </w:r>
@@ -3065,90 +3065,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer enhancement of inclined projected winglet pair vortex generators with protrusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Oneissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3208,90 +3208,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the angle of attack of a rectangular wing on the heat transfer enhancement in channel flow at low Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assadour Khanjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (5), pp.1441-1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3338,51 +3338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rectangular winglet pair roll angle on the heat transfer enhancement in laminar channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assadour Khanjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3468,77 +3468,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymères conducteurs thermiques pour échangeurs de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3576,103 +3576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel design of delta winglet pair vortex generator for heat transfer enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Oneissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3706,51 +3706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy simulation and Reynolds-averaged Navier–Stokes modeling of flow in staggered plate arrays: Comparison at various flow regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse determination of convective heat transfer between an impinging jet and a continuously moving flat surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mobtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3900,1149 +3900,1161 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2014.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared thermography for local Nusselt number estimation of an elliptical fin with a transient method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vintrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Nacereddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (1), pp.115-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17686733.2014.900935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the fin spacing effect on the horseshoe vortex system evolution in a two-rows finned-tube heat exchanger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+                <w:t xml:space="preserve">Chaotic mixing by longitudinal vorticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/HFF-03-2011-0059⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (18), pp.439-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539082v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the flow characteristics in a multirow finned-tube heat exchanger model by means of PIV measurements</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the fin spacing effect on the horseshoe vortex system evolution in a two-rows finned-tube heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Harion</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.05.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (7), pp.1136-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/HFF-03-2011-0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02539078v1</w:t>
+                <w:t xml:space="preserve">hal-02539082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioned solver for strongly coupled fluid–structure interaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the flow characteristics in a multirow finned-tube heat exchanger model by means of PIV measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.11.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02539084v1</w:t>
+                <w:t xml:space="preserve">hal-02539078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic mixing by longitudinal vorticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Partitioned solver for strongly coupled fluid–structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Farouk Hachem</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.306-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02539047v1</w:t>
+                <w:t xml:space="preserve">hal-02539084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative infrared investigation of local heat transfer in a circular finned tube heat exchanger assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Vintrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Nacereddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44, pp.197-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2013.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization using the SIMP method for multiobjective conductive problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61 (6), pp.439-470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10407790.2012.687979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing heat transfer in vortex generator-type multifunctional heat exchangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38, pp.14-25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tube pattern effect on thermalhydraulic characteristics in a two-rows finned-tube heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5051,466 +5063,466 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60, pp.225-235. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new perspective of constructal networks cooling a finite-size volume generating heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (2), pp.1033-1046. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2010.08.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of local entropy production rate of a finned oval tube with vortex generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Herpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stanciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (5), pp.922-935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared thermography investigation of local heat transfer in a plate fin and two-tube rows assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (5), pp.988-1002. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2007.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5520,405 +5532,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de l'intensification des échanges dans un absorbeur de capteur solaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
+                <w:t xml:space="preserve">Influence of partial discharging in a latent heat thermal energy storage unit: 3D numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Sokakini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Voguelin Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nadau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ilinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on New Energy and Future Energy Systems (NEFES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Matsue, Japan. pp.31-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2025.2671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287272v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d’une installation solaire aérovoltaïque sur un bâtiment non résidentiel existant via TRNSYS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Feldheim</w:t>
+                <w:t xml:space="preserve">Étude numérique de l'intensification des échanges dans un absorbeur de capteur solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.149-156</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.447-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287274v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of partial charging effect in a latent heat thermal energy storage unit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrian Ilinca</w:t>
+                <w:t xml:space="preserve">Simulation d’une installation solaire aérovoltaïque sur un bâtiment non résidentiel existant via TRNSYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Feldheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSME-CFDSC-CSR 2025 International Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.149-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484586v1</w:t>
+                <w:t xml:space="preserve">hal-05287274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of partial discharging in a latent heat thermal energy storage unit: 3D numerical study</w:t>
+                <w:t xml:space="preserve">Numerical analysis of partial charging effect in a latent heat thermal energy storage unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Sokakini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Voguelin Simo Tala</w:t>
@@ -5949,674 +5961,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ilinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on New Energy and Future Energy Systems (NEFES 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSME-CFDSC-CSR 2025 International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.82417/s3fs-2351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/icp.2025.2671⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05484575v1</w:t>
+                <w:t xml:space="preserve">hal-05484586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captage du CO2 par procédé Temperature Swing Adsorption (TSA) assisté par énergie solaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ugo Pelay</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et numérique des déformations pariétales sur l’intensification des transferts de chaleur et du mélange dans un écoulement interne tubulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strabourg, France. pp.265-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748040v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and qualification of an experimental method for PCMs liquid phase thermal expansion coefficient measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zohir Younsi</w:t>
+                <w:t xml:space="preserve">Captage du CO2 par procédé Temperature Swing Adsorption (TSA) assisté par énergie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souraya Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643249v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par STD de l’intégration d’une installation de panneaux aérovoltaïques sur une maison dite passive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Feldheim</w:t>
+                <w:t xml:space="preserve">Development and qualification of an experimental method for PCMs liquid phase thermal expansion coefficient measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appolinaire Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2024.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752143v1</w:t>
+                <w:t xml:space="preserve">hal-04643249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative techniques for thermal and fluid management : development of experimental and numerical tools for accurate phenomena analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude par STD de l’intégration d’une installation de panneaux aérovoltaïques sur une maison dite passive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Feldheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECH DAY : Thermal Management of xEVs Powertrains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RAI Automotive Industry (NL), ARIA Hauts-de-France et Agoria Automotive Technology Club, Feb 2024, Béthune, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. pp.437-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450196v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique des déformations pariétales sur l’intensification des transferts de chaleur et du mélange dans un écoulement interne tubulaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative techniques for thermal and fluid management : development of experimental and numerical tools for accurate phenomena analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strabourg, France. pp.265-272</w:t>
+              <w:t xml:space="preserve">TECH DAY : Thermal Management of xEVs Powertrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAI Automotive Industry (NL), ARIA Hauts-de-France et Agoria Automotive Technology Club, Feb 2024, Béthune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754608v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative des corrélations qui régissent les échanges convectifs au sein du chenal d’un panneau aérovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Feldheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6631,921 +6643,921 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure driven soft vortex generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charbel Habchi</w:t>
+                <w:t xml:space="preserve">Analyse de l’influence de macro-déformations pariétales sur les performances thermo-hydrauliques d’un tube annulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIV2022 12th International Conference on Flow-Induced Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Saclay, France</w:t>
+              <w:t xml:space="preserve">XVème Colloque Interuniversitaire Franco-Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823099v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the influence of wall macro-deformations on the thermal-hydraulic performances and on the mixing quality of an annular tube configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+                <w:t xml:space="preserve">Étude de la combinaison de panneaux aérovoltaïques améliorés et d’un bâtiment énergétiquement performant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Feldheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Congrès international de génie chimique et des procédés (CHISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valenciennes (Nord), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474617v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’influence de macro-déformations pariétales sur les performances thermo-hydrauliques d’un tube annulaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+                <w:t xml:space="preserve">Pressure driven soft vortex generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assadour Khanjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">FIV2022 12th International Conference on Flow-Induced Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713228v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SÉCHAGE D’UN MILIEU POREUX GRANULAIRE PAR CONDUCTION ET CONVECTION FORCÉE – APPLICATION AU SÉCHAGE DES NOYAUX INORGANIQUES DE FONDERIE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gautier</w:t>
+                <w:t xml:space="preserve">Analysis of the influence of wall macro-deformations on the thermal-hydraulic performances and on the mixing quality of an annular tube configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">26th Congrès international de génie chimique et des procédés (CHISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199437v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling moisture removal from inorganic core-making process using Computational Fluid Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gautier</w:t>
+                <w:t xml:space="preserve">Analyse de l’influence de macro-déformations pariétales sur les performances thermo-hydrauliques d’un tube annulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 74th World Foundry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199402v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’influence de macro-déformations pariétales sur les performances thermo-hydrauliques d’un tube annulaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe André</w:t>
+                <w:t xml:space="preserve">SÉCHAGE D’UN MILIEU POREUX GRANULAIRE PAR CONDUCTION ET CONVECTION FORCÉE – APPLICATION AU SÉCHAGE DES NOYAUX INORGANIQUES DE FONDERIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souraya Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque Interuniversitaire Franco-Québécois</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208406v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la combinaison de panneaux aérovoltaïques améliorés et d’un bâtiment énergétiquement performant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Feldheim</w:t>
+                <w:t xml:space="preserve">Modeling moisture removal from inorganic core-making process using Computational Fluid Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souraya Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Valenciennes (Nord), France</w:t>
+              <w:t xml:space="preserve">The 74th World Foundry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489270v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique du stockage latent d'énergie thermique dans un échangeur-stockeur innovant pour l'amélioration des performances énergétiques des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Bellache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Voguelin Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7563,231 +7575,231 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thermique, May 2022, Valenciennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2022-111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation study on the flow and heat transfer characteristics of R1234yf flow boiling in conventional channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishit Shaparia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouverneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Multiphase Flow Conference - Simulation, Experiment and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Dresden-Rossendorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité Énergétique des Composants, Systèmes et Procédés au CERI Energie Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7802,181 +7814,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire TIMR - UTC Compiègne, Dec 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’un nouvel adsorbeur- échangeur pour l’intensification d’un procédé de purification de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un concept innovant d'échangeur thermique pour le stockage dynamique de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8005,1265 +8017,1265 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone en Energétique et Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Supérieure des Métiers des Energies Renouvelables Laboratoire de Procédés Innovants pour l’Energie Durable, Apr 2018, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification des transferts par génération de vorticité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assadour Khanjian</w:t>
+                <w:t xml:space="preserve">Analyse des échangeurs de chaleur tube-ailette à base de polymère chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mobtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes, CIFQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs 2017 GEPROC-UGéPe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367991v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally conductive polymers and optimized compactness, development vectors for efficient and cost-effective heat exchangers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intensification des transferts par génération de vorticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Oneissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assadour Khanjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Matériaux Polymères &amp; Industrie des Transports 2017: Une contribution clé à la mobilité et l’allègement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFIP / GPA / IMT Lille Douai, May 2017, Douai, France</w:t>
+              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes, CIFQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779759v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances d'un échangeur à tubes et ailettes en polymère: Influence de la compacité et de la conductivité thermique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Thermally conductive polymers and optimized compactness, development vectors for efficient and cost-effective heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabbour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque International Franco-Québécois sur la Thermique des Systèmes (CIFQ 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Lo, France</w:t>
+              <w:t xml:space="preserve">Congrès International Matériaux Polymères &amp; Industrie des Transports 2017: Une contribution clé à la mobilité et l’allègement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFIP / GPA / IMT Lille Douai, May 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782330v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des échangeurs de chaleur tube-ailette à base de polymère chargé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Performances d'un échangeur à tubes et ailettes en polymère: Influence de la compacité et de la conductivité thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeunes Chercheurs 2017 GEPROC-UGéPe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Douai, France</w:t>
+              <w:t xml:space="preserve">XIIIème Colloque International Franco-Québécois sur la Thermique des Systèmes (CIFQ 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Lo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790417v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of one row finned-tube compact heat exchanger: Influence of geometry, compactness and fin thermal conductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Jabbour</w:t>
+                <w:t xml:space="preserve">Effect of the angle of attack of a rectangular vortex generator on the heat transfer in a parallel plate flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assadour Khanjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROTHERM Seminar No 106: Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ACTEA 2016 Third International Conference on Advances in Computational Tools for Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Zouk-Mosbeh, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782329v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel design of delta winglet pair vortex generator for heat transfer enhancement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charbel Habchi</w:t>
+                <w:t xml:space="preserve">Performance of one row finned-tube compact heat exchanger: Influence of geometry, compactness and fin thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm Seminar 106 Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">EUROTHERM Seminar No 106: Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525523v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the angle of attack of a rectangular vortex generator on the heat transfer in a parallel plate flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Novel design of delta winglet pair vortex generator for heat transfer enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Oneissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTEA 2016 Third International Conference on Advances in Computational Tools for Engineering Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Zouk-Mosbeh, Lebanon</w:t>
+              <w:t xml:space="preserve">Eurotherm Seminar 106 Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525532v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel design of triangular delta winglet pair for heat transfer enhancement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Heat transfer enhancement in channel flow downstream a rectangular winglet pair vortex generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assadour Khanjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAAS21 International Science Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528471v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer enhancement in channel flow downstream a rectangular winglet pair vortex generator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Novel design of triangular delta winglet pair for heat transfer enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Oneissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAAS21 International Science Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528488v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification des transferts thermiques dans les échangeurs à tubes ailetés par génération de structures tourbillonnaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow structure and heat transfer investigation in a two-row finned-tube heat exchanger with punched and fixed vortex generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Intensification des Transferts dans les Échangeurs Thermiques et les Échangeurs-Réacteurs Multifonctionnels"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de thermique, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">96th Eurotherm Seminar on Convective Heat Transfer Enhancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Military Academy of Brussels, Sep 2013, Brussels, Belgium. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259916v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vortex enhanced finned-tube heat exchanger with flow deflectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9305,1638 +9317,1638 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">96th Eurotherm Seminar on Convective Heat Transfer Enhancement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Military Academy of Brussels, Sep 2013, Brussels, Belgium. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow structure and heat transfer investigation in a two-row finned-tube heat exchanger with punched and fixed vortex generators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intensification des transferts thermiques dans les échangeurs à tubes ailetés par génération de structures tourbillonnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96th Eurotherm Seminar on Convective Heat Transfer Enhancement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Military Academy of Brussels, Sep 2013, Brussels, Belgium. pp.37</w:t>
+              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Intensification des Transferts dans les Échangeurs Thermiques et les Échangeurs-Réacteurs Multifonctionnels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de thermique, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259307v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par PIV de l’évolution angulaire des structures tourbillonnaires se développant autour de jonctions tube/ailette dans un échangeur à deux rangs de tubes</w:t>
+                <w:t xml:space="preserve">Analyse des échanges thermiques et de la production locale d’entropie dans un échangeur de chaleur à deux rangs de tubes ovales et ailettes planes continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Harion</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides - FLUVISU 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.21-4</w:t>
+              <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259907v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des échanges thermiques et de la production locale d’entropie dans un échangeur de chaleur à deux rangs de tubes ovales et ailettes planes continues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intensification par voie passive des échanges thermiques dans les échangeurs à tubes ailetés : outils et méthodes d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kubicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Chicoutimi, Canada</w:t>
+              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Échangeurs thermiques et multi-fonctionnels : enjeux, applications et axes de recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de thermique, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249557v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification par voie passive des échanges thermiques dans les échangeurs à tubes ailetés : outils et méthodes d’analyse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse par PIV de l’évolution angulaire des structures tourbillonnaires se développant autour de jonctions tube/ailette dans un échangeur à deux rangs de tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Échangeurs thermiques et multi-fonctionnels : enjeux, applications et axes de recherche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de thermique, Mar 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">14e Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides - FLUVISU 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.21-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259901v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation des performances thermoaérauliques d’un échangeur à deux rangs de tubes à ailettes par modification de la forme du tube</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Harion</w:t>
+                <w:t xml:space="preserve">Optimal tube position in a single-row fin and tube heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Kanaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeunes Chercheurs de l’Union de Génie des Procédés et Énergétique du Nord - Pas-de-Calais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d’Opale, Jun 2010, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">4th International Conference from Scientific Computing to Computational Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Athènes, Greece. pp 509-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259871v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidissement d'un volume fini générant de la chaleur : analyse du processus constructal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+                <w:t xml:space="preserve">Augmentation des performances thermoaérauliques d’un échangeur à deux rangs de tubes à ailettes par modification de la forme du tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique (SFT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.815-820</w:t>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs de l’Union de Génie des Procédés et Énergétique du Nord - Pas-de-Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d’Opale, Jun 2010, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509458v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’espacement interailette sur la structure de l’écoulement dans un échangeur à deux rangs de tubes à ailettes lisses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+                <w:t xml:space="preserve">Refroidissement d'un volume fini générant de la chaleur : analyse du processus constructal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque International Francophone d’Énergétique et Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Saly, Sénégal. pp 72-77</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique (SFT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.815-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280904v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidissement d'un volume fini générant de la chaleur : limites de l'approche constructale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Influence de l’espacement interailette sur la structure de l’écoulement dans un échangeur à deux rangs de tubes à ailettes lisses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique (SFT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.821-826</w:t>
+              <w:t xml:space="preserve">1er Colloque International Francophone d’Énergétique et Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Saly, Sénégal. pp 72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509457v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal tube position in a single-row fin and tube heat exchanger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Athanasios Kanaris</w:t>
+                <w:t xml:space="preserve">Refroidissement d'un volume fini générant de la chaleur : limites de l'approche constructale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference from Scientific Computing to Computational Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Athènes, Greece. pp 509-515</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique (SFT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.821-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280909v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing airside ventilation power in a plate fin and single-row tube heat exchanger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la puissance de ventilation d’un échangeur de chaleur à tubes et ailettes planes à un rang de tubes, pour une puissance thermique et un encombrement donnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Nacereddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Enhanced, Compact and Ultra-Compact Heat Exchangers : from microscale phenomena to industrial applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Heredia, Costa Rica. pp 283-288</w:t>
+              <w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lille, France. pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280900v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes passifs d’intensification des transferts convectifs : Application aux échangeurs de chaleur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la géométrie d’un échangeur thermique composé de canaux élémentaires par simulation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lille, France. pp.387-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390839v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la géométrie d’un échangeur thermique composé de canaux élémentaires par simulation numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation numérique de l’évolution de tourbillons longitudinaux dans un écoulement de canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kubicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedat F. Tardu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Lille, France. pp.387-392</w:t>
+              <w:t xml:space="preserve">, May 2009, Lille, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263612v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation numérique de l’évolution de tourbillons longitudinaux dans un écoulement de canal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kubicki</w:t>
+                <w:t xml:space="preserve">Minimizing airside ventilation power in a plate fin and single-row tube heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Nacereddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Kanaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sedat F. Tardu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lille, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">7th International Conference on Enhanced, Compact and Ultra-Compact Heat Exchangers : from microscale phenomena to industrial applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Heredia, Costa Rica. pp 283-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263613v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la puissance de ventilation d’un échangeur de chaleur à tubes et ailettes planes à un rang de tubes, pour une puissance thermique et un encombrement donnés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Etude des mécanismes passifs d’intensification des transferts convectifs : Application aux échangeurs de chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lille, France. pp.45-50</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263611v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of entropy production of louvered fin heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10951,392 +10963,392 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Enhanced, Compact and Ultra-Compact Heat Exchangers: Science, Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Postdam, Germany. pp.149-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Thermography study of the local heat transfer coefficient in front of a single finned tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sanhaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldelilah El-Abbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nacer-Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th QIRT ‑ Quantitative InfraRed Thermography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, padova, Italy. pp.012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of entropy generation in the case of a finned oval tube with a punched longitudinal vortex generator in form of delta winglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Joint U.S.-European - Fluid Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Miami, United States. pp.FEDSM2006-98393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of flow unsteadiness in a single plate-finned tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France. pp.844-849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11346,51 +11358,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’intensification du transfert de chaleur dans une unité de stockage thermique latent par l’utilisation d’une géométrie d’échange de type multitube et calandre aileté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Sokakini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11435,335 +11447,335 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. Editions Société Française de Thermique, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2024-025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des performances d'un panneau photovoltaïque-thermique refroidi par air en utilisant des générateurs de vortex et un modèle de contrôle prédictif économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Karkaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Voguelin SIMO TALA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. Société Française de Thermique, pp.45-52, Congrès de la Société Française de Thermique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale du processus de solidification de l’eau pure autour du point d’inversion de sa masse volumique dans un échangeur tube-calandre : Application au stockage latent de froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France. Editions Société Française de Thermique, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2023-095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique de l’effet de l’intensification des transferts thermiques par extension de surface sur les cinétiques de fusion/solidification d’un MCP dans un échangeur-stockeur tube-calandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kabore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11781,707 +11793,707 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France. Editions Société Française de Thermique, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2023-104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique des performances optiques d'un concentrateur cylindro-parabolique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+                <w:t xml:space="preserve">Etude numérique du stockage latent d’énergie thermique dans un échangeur-stockeur innovant pour l’amélioration des performances énergétiques des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ième édition des Journées Internationales de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valenciennes, France. Editions Société Française de Thermique, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208005v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le procédé de noyautage inorganique pour la réduction des émissions de COV en fonderie automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souraya Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique du stockage latent d’énergie thermique dans un échangeur-stockeur innovant pour l’amélioration des performances énergétiques des bâtiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Bougeard</w:t>
+                <w:t xml:space="preserve">Étude numérique des performances optiques d'un concentrateur cylindro-parabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ben Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19ième édition des Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tanger, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259980v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique du séchage d'un milieu granulaire appliqué au procédé de noyautage inorganique de fonderie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gautier</w:t>
+                <w:t xml:space="preserve">Influence du pas hélicoïdal sur les performances thermohydrauliques d'un tube annulaire à parois macro-déformées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Edition Wallonie/Hauts-de-France de la Journée des Jeunes Chercheurs UGéPE/GEPROC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Belfort, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493620v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du pas hélicoïdal sur les performances thermohydrauliques d'un tube annulaire à parois macro-déformées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe André</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et numérique du séchage d'un milieu granulaire appliqué au procédé de noyautage inorganique de fonderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souraya Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Belfort, France. 2023</w:t>
+              <w:t xml:space="preserve">7ème Edition Wallonie/Hauts-de-France de la Journée des Jeunes Chercheurs UGéPE/GEPROC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199429v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'amélioration d'un panneau aérovoltaïque installé sur un bâtiment à faibles besoins énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Feldheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12496,397 +12508,397 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification passive des transferts thermiques dans les capteurs solaires plans par manipulation de l’écoulement dans les tubes caloporteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. W. Ramde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France. Editions Société Française de Thermique, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification de procédés de séparation de gaz : modèle de simulation 3D–CFD pour de nouvelles conceptions d'échangeur-adsorbeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Promotion Procédés Produits J3P : Approches de modélisation à différentes échelles :de leur développement à leurs applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification de procédés de séparation de gaz : modèle de simulation 3D–CFD pour de nouvelles conceptions d'échangeur-adsorbeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT « L’énergie en révolution numérique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique et optimisation des performances thermoaérauliques d’un échangeur à quatre rangs de tubes ailetés par l’approche factorielle de Taguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12919,73 +12931,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN: 978-2-37111-003-8. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. Editions Société Française de Thermique, Vol 1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique des performances thermoaérauliques locales d’échangeurs de chaleur multirangs de tubes à ailettes planes continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12994,106 +13006,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France. Editions Société Française de Thermique, Vol 1, pp.235-240, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et évolution spatiale du système tourbillonnaire en fer à cheval dans un échangeur à deux rangs de tubes lisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13102,88 +13114,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN : 978-2-905267-76-4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Le Touquet, France. Editions Société Française de Thermique, Vol 1, pp.239-244, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13193,51 +13205,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of partial discharging in a latent heat thermal energy storage unit: 3D numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Sokakini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13293,106 +13305,106 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on New Energy and Future Energy Systems (NEFES 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Matsue, Japan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IET Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025 (19), pp.31-36, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/icp.2025.2671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echangeurs thermiques et multi-fonctionnels : quelles évolutions pour un développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13407,87 +13419,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFT, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification des transferts dans les échangeurs thermiques et les échangeurs-réacteurs multifonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13502,241 +13514,241 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFT, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification des transferts dans les échangeurs thermiques et multifonctionnels : techniques, outils d'analyse et optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFT (Société Française de Thermique), 2012, Journée Thématique SFT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échangeurs thermiques et multi-fonctionnels : enjeux, applications et axes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFT, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13746,51 +13758,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echangeur thermique stockeur d’énergie renouvelable et récupérateur d’énergie fatale domestique pour l’amélioration de la performance énergétique et du confort thermique saisonnier au sein de bâtiments neufs et anciens, Enveloppe Soleau N◦ DSO2021005590, déposé le 30/03/2021 à l’Institut National de la Propriété Intellectuelle, INPI, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13812,1100 +13824,1100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : DSO2021005590. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ailette pour échangeur de chaleur avec bande d’attaque inclinée</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ailette pour échangeur de chaleur comprenant deux échancrures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas-Yoan Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3066812A1. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas-Yoan Francois</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02847255v1</w:t>
+                <w:t xml:space="preserve">hal-02846964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ailette pour échangeur de chaleur comprenant deux échancrures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Ailette pour échangeur de chaleur avec bande d’attaque inclinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas-Yoan Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3066812A1. 2018</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3066811A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02846964v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02847255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tube heat exchanger with optimized thermo-hydraulic characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean El Hajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US20160273840A1. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble de transfert de chaleur pour un échangeur de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas-Yoan Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3030707A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercalaire d'échangeur thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas-Yoan Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3027662. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat exchanger spacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas-Yoan Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3015807A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tube heat exchanger with optimized thermo-hydraulic characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Hajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2014/154398 A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tube heat exchanger with optimized thermo-hydraulic characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Hajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2784426 A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ailette à déflecteur de flux amélioré et échangeur de chaleur muni d'une telle ailette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fin with improved flow deflector and heat exchanger fitted with such a fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Magnier-Cathenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2007/147754A1. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sylvie Magnier-Cathenod</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02847829v1</w:t>
+                <w:t xml:space="preserve">hal-02847754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin with improved flow deflector and heat exchanger fitted with such a fin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Ailette à déflecteur de flux amélioré et échangeur de chaleur muni d'une telle ailette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Magnier-Cathenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2007/147754A1. 2007</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2006/0005474. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02847754v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02847829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId287"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14973,51 +14985,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E6B817D"/>
+    <w:nsid w:val="CCF30F6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15204,51 +15216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-bougeard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7411-931X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162171951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05299374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sokakini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin Simo Tala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nadau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ilinca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126564" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04925789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Kabor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04572536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.111855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yahiat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124862" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109373" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109530" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40962-023-01170-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054623" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dekhil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105892" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Oneissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116866" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dekhil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. SIMO TALA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115412" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2020.107982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02570127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkhadim Bouhoubeiny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02874-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Toubiana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.05.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mobtil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.04.036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Belkhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108492" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041438" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobtil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.04.028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZK5L02N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.08.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assadour Khanjian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2244-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525542v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemenand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.05.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGFJ3XKM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.05.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539033v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vintrou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nacereddine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.900935" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.11.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7L6H4SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hachem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z2CZCJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vintrou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nacereddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4HNRKP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2012.687979" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.01.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DKRCL2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.08.032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJNFD4Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539095v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herpe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanciu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.07.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94JZ97F3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.01.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-616GTRTS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liemans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feldheim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82417/s3fs-2351" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2671" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04643249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04450196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04754608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03823099v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474617v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199437v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489270v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112183v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bellache" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-111" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Shaparia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouverneur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427557v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02367991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779759v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525523v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528488v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259916v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259307v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280909v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kanaris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390839v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263612v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263613v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263611v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herpe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263598v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sanhaji" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldelilah El-Abbadi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nacer-Bey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263600v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudoin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263595v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744085v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chafiki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-095" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabore" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-104" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208005v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199461v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259980v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellache" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493620v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199429v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489274v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259963v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Ramde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881507v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881511v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259935v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05305078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630089v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287170v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287158v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744337v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847255v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Yoan Francois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02846964v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847362v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Hajal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gu&#233;rif" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ploix" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847437v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847582v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847496v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847664v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567518v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847829v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Magnier-Cathenod" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847754v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-bougeard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7411-931X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162171951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05299374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sokakini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin Simo Tala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nadau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ilinca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126564" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04925789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Kabor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04572536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.111855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yahiat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124862" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40962-023-01170-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109530" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109373" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054623" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dekhil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105892" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dekhil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. SIMO TALA" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Oneissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108637" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116866" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115412" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2020.107982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02570127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkhadim Bouhoubeiny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02874-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041438" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Toubiana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.05.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100866v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mobtil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.04.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Belkhou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108492" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobtil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.04.028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZK5L02N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.08.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assadour Khanjian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2244-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525542v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemenand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.05.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGFJ3XKM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.05.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8V6SGQ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vintrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nacereddine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.900935" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539047v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hachem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.032" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z2CZCJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.11.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7L6H4SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vintrou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nacereddine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4HNRKP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2012.687979" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539092v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.01.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DKRCL2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.08.032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJNFD4Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539095v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herpe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanciu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.07.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94JZ97F3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251098v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.01.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-616GTRTS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484575v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2671" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287272v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287274v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liemans" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feldheim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82417/s3fs-2351" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04754608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04643249v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752143v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04450196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03823099v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474617v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713228v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199437v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112183v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bellache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-111" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249484v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Shaparia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouverneur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493704v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427557v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790417v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02367991v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779759v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782330v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525532v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782329v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525523v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528488v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528471v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259311v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259916v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280909v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kanaris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509458v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509457v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263611v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263612v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263613v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280900v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390839v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263609v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herpe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263598v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sanhaji" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldelilah El-Abbadi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nacer-Bey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudoin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263595v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744085v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259993v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chafiki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-095" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260001v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabore" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-104" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259980v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellache" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199461v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208005v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199429v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493620v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489274v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259963v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Ramde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881507v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881511v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259935v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05305078v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630089v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630084v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287170v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287158v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744337v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02846964v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Yoan Francois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847255v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847362v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Hajal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gu&#233;rif" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ploix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847437v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847582v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847496v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847664v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567518v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847754v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Magnier-Cathenod" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847829v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>