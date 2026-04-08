--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -308,282 +308,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pressure-robust HHO method for the solution of the incompressible Navier-Stokes equations on general meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-phase geothermal model with fracture network and multi-branch wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Armandine Les Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Castanon Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniele Di Pietro</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608248v2</w:t>
+                <w:t xml:space="preserve">hal-03273589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase geothermal model with fracture network and multi-branch wells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pressure-robust HHO method for the solution of the incompressible Navier-Stokes equations on general meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Castanon Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland Masson</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.397-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drad007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273589v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid High-Order method for incompressible flows of non-Newtonian fluids with power-like convective behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Castanon Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Harnist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -886,51 +886,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des écoulements hydrothermaux avec ComPASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Armandine Les Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1180,51 +1180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05454736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608248v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Pietro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273118v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Harnist" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drab087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.12.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362558v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05454736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608248v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Pietro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273118v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Harnist" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drab087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.12.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362558v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>