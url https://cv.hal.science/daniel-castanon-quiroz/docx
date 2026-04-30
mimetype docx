--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reynolds-semi-robust and pressure robust Hybrid High-Order method for the time dependent incompressible Navier--Stokes equations on general meshes</w:t>
+                <w:t xml:space="preserve">Multi-segmented non-isothermal compositional liquid gas well model for geothermal processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Castanon Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Antonio Di Pietro</w:t>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117660⟩</w:t>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.203 - 231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693813v1</w:t>
+                <w:t xml:space="preserve">hal-05454736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-segmented non-isothermal compositional liquid gas well model for geothermal processes</w:t>
+                <w:t xml:space="preserve">A Reynolds-semi-robust and pressure robust Hybrid High-Order method for the time dependent incompressible Navier--Stokes equations on general meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Castanon Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Masson</w:t>
+                <w:t xml:space="preserve">Daniele Antonio Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.203 - 231. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 436 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454736v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase geothermal model with fracture network and multi-branch wells</w:t>
               </w:r>
@@ -340,77 +340,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Armandine Les Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Castanon Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -643,51 +643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid High-Order method for the incompressible Navier--Stokes problem robust for large irrotational body forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Castanon Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Antonio Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 79 (9), pp.2655-2677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -766,77 +766,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-segmented non-isothermal compositional liquid gas well model for geothermal processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Castanon Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1180,51 +1180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05454736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608248v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Pietro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273118v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Harnist" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drab087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.12.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362558v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05454736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117660" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608248v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Pietro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273118v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Harnist" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drab087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.12.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362558v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>