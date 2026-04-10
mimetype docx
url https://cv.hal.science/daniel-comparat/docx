--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> daniel comparat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental perspectives on the matter-antimatter asymmetry puzzle: Developments in electron EDM and H ¯ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malbrunot-Ettenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizabilities as Probes for P, T, and PT Violation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (12), pp.125001. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ad985a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High repetition rate sub-ns electron pulses from pulsed-resonance Rydberg field-ionization (PRRFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (6), pp.66. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00851-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium atoms in a cryogenic argon matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Battard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (4), pp.042820. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.108.042820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anions get cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (9), pp.1225-1226. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-023-02085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 2D molasses cooling of a cesium beam using a blue detuned top-hat beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Santarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (2), pp.35. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00361-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient rotational cooling of a cold beam of barium monofluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Courageux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cournol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ac511a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of recirculating and collimating cesium ovens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Battard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (4), pp.043302. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0085838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of antihydrogen deexcitation in neutral atom traps for improved trapping and cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (4), pp.044003. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/ac5188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced THz transitions in Rydberg caesium atoms for application in antihydrogen experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vieille-Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliya Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeudi Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-020-00013-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium Rydberg-state ionization study by three-dimensional ion-electron correlation: Toward a monochromatic electron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. J Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreva.103.042821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium laser cooling in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreva.104.023106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection of Rydberg antihydrogen by surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (6), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.102.062812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band pulsed electron source based on near-threshold photoionization of Cs in a magneto-optical trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fedchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chernov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Schönhense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.013424. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.013424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cryogenic tracking detector for antihydrogen detection in the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 960, pp.163637. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.163637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rydberg-positronium velocity and self-ionization studies in a 1T magnetic field and cryogenic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (1), pp.013101. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.102.013101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations for field-enhanced atom interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.023606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-stimulated deexcitation of Rydberg antihydrogen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malbrunot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.019904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion and Electron Ghost Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.043295. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient $2^3S$ positronium production by stimulated decay from the $3^3P$ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.063414. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.063414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Trajectory Control of Deterministically Produced Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.064049. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.064049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-selected production of 2$^3$S metastable positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (3), pp.033405. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.99.033405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed production of cold protonium in Penning traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.063418. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.063418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ∼100 $\mu$m-resolution position-sensitive detector for slow positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 457, pp.44-48. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing long-lived $2^3S$ positronium via $3^3P$ laser excitation in magnetic and electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.013402. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.013402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproton tagging and vertex fitting in a Timepix3 detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (06), pp.P06004. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/06/P06004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level narrow-linewidth fibered laser source at 852 nm for FIB application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antoni-Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.003937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-space-density limitation in laser cooling without spontaneous emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.063432. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetachment and Doppler laser cooling of anionic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Fesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.023024. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aaa951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of a mixed antiproton and electron non-neutral plasma to high densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.76. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2018-80617-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a transmission positron/positronium converter for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 407, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of antiproton annihilation on Cu, Ag and Au with emulsion films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (04), pp.P04021. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/04/P04021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical dipole-force cooling of anions in a Penning trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Fesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.031401. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.031401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bichromatic magneto-optical trapping for J → J , J − 1 configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cournol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (5), pp.053423. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.053423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser excitation of the n=3 level of positronium for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.012507. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.012507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01343897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cooling of Molecular Anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hamamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.213001. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.213001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron bunching and electrostatic transport system for the production and emission of dense positronium clouds into vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01258082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of molecular cooling via Sisyphus processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.043410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Planar and 3D Silicon Pixel Sensors Used for Detection of Low Energy Antiprotons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gligorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3747-3753. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2368591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01108841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided and focused slow atomic beam from a 2 dimensional magneto optical trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyve Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (4), 10.1140/epjd/e2014-40389-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moiré deflectometer for antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.4538. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01064556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS experiment: Towards antihydrogen beam production for antimatter gravity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akitaka Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2013-40690-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01006662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for measuring the gravitational free-fall of antihydrogen with emulsion detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.P08013. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/8/08/P08013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00838286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the WEP with a pulsed cold beam of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.184009. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/18/184009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00742767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeply bound cold caesium molecules formed after 0−g resonant coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (42), pp.18910. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21488H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of lasers to ultracold atoms and molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pereira dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laburthe-Tolra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (4), pp.417-432. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2011.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antihydrogen physics: gravitation and spectroscopy in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/P10-099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00590927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization spectroscopy of excited states of cold caesium dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Favilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, High-Resolution Molecular Spectroscopy – HRMS Stabia 2009 (Part 2), 108 (18), pp.2355-2368. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2010.495732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole blockade in a cold Rydberg atomic sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (6), pp.208-232. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.27.00A208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent excitation of a single atom to a Rydberg state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.013405. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.013405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational cooling of cold molecules with optimised shaped pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (6), pp.795-810. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268971003689899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular vibrational cooling by Optical Pumping with shaped femtosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111, pp.055037. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/11/5/055037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Vibrational Cooling of Cold Cesium Molecules: Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (2), pp.149-156. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1674-0068/22/02/149-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband lasers to detect and cool the vibration of cold molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 142, pp.257-270. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b819697d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of collective excitation of two individual atoms in the Rydberg blockade regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.115-118. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys1183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold cesium molecules: from formation to cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (18-19), pp.2089-2099. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340903156822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous transfer and laser guiding between two cold atom traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliya Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42, pp.299-308. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2007-00022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a CNOT gate in two cold Rydberg atoms by the nonholonomic control technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (2), pp.381-387. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2006-00010-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization of Rydberg atoms embedded in an ultracold plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanhaecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.013416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001015v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star clusters dynamics in a laboratory: electrons in an ultracold plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zahzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mudrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 361, pp.1227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence protection by the quantum Zeno effect and nonholonomic control in a Rydberg rubidium isotope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Akulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (5), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.71.052311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved LeRoy-Bernstein near-dissociation expansion formula. Tutorial application to photoassociation spectroscopy of long-range states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120, pp.1318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium in Argon matrix : toward an electron Electric Dipole Moment (EDM) measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics at Low Temperatures (CPLT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Visegrad, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Imaging and Timing Ps Laser Excitation Diagnostics for Pulsed Antihydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. pp.96-100, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments for pulsed antihydrogen production towards direct gravitational measurement on antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kolymbari, Greece. pp.114001, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/abbaa1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and Equalisation of Plastic Scintillator Detectors for Antiproton Annihilation Identification Over Positron/Positronium Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Jagiellonian Symposium on Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kraków, Poland. pp.213-223, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.51.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity and antimatter: the AEgIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012016, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1342/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol for pulsed antihydrogen production in the AE$\overline{g}$IS apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Tietje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Symmetries in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bregenz, Austria. pp.012025, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1612/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Production and Detection of $2^3S$ Positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vespertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rienacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ignorances de la physique : entre matière et antimatière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuite de l'antimatière 1 avril 2019 à Poitierss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Société Française de Physique (SFP) ,CEA, Apr 2019, Poitier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment: towards antimatter gravity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Khalidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Moscow, Russia. pp.012104, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1390/1/012104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono-energetic sources of charged particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATMIN (Cold ATom Molecule INteractions) conférence satellite d'ICPEAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cachan (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: Probing antimatter gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Physics Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.123, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2019-19123-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS at ELENA: outlook for physics with a pulsed cold antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiproton Physics in the ELENA Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Newport Pagnell, United Kingdom. pp.20170274, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2017.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the first measurement of matter-antimatter gravitational interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02040, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818202040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Ps Manipulations and Laser Studies in the AEgIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Jagiellonian Symposium of Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kraków, Poland. pp.1583, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DAQ system for the AE$\bar g$IS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.032014, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/898/3/032014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium for Antihydrogen Production in the AEGIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Positron and Positronium Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lublin, Poland. pp.1443-1449, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.132.1443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of recent work on laser excitation of positronium for the formation of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Low Energy Antiproton Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Kanazawa, Japan. pp.011026, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.18.011026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: measuring antihydrogen free-fall in earth’s gravitational field to test WEP with antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Matsue, Japan. pp.012014, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/791/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS Experiment: Status & Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lansonneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Rencontres de Moriond on Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a gravity measurement on cold antimatter atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on High Energy Physics (IFAE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rome, Italy. pp.237, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2016-16237-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01363953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct detection of antiprotons with the Timepix3 in a new electrostatic selection beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International 'Hiroshima' Symposium on the Development and Application of Semiconductor Tracking Detectors (HSTD-10) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xian, China. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01358172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing antimatter gravity – The AEGIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellerbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chania, Greece. pp.02016, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201612602016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01394910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weak Equivalence Principle With Antimatter: The AEgIS Experiment At CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Rencontres de Moriond on Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Thuile, Italy. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Testera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.13-20, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsion detectors for the antihydrogen detection in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pistillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of silicon sensors for their use as antiproton annihilation detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International "Hiroshima" Symposium on Development and Application of Semiconductor Tracking Detectors - HSTD-9 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hiroshima, Japan. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AE$(g)over-ba$rIS Experiment: Measuring the acceleration g of the earth's gravitational field on antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Subieta Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on New Frontiers in Physics (ICNFP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Kolymbari, Crète, Greece. pp.1460268, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20147100128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01006680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring GBAR with emulsion detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Arriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Antimatter and Gravity (WAG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bern, Switzerland. pp.1460268, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010194514602683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01006671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nuclear emulsions operating in vacuum for the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scampoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Topical Seminar on Innovative Particle and Radiation Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sienne, Italy. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/01/C01061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01007688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS Experiment Commissioning at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Krasnický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Non-Neutral Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Greifswald, Germany. pp.144-153, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4796070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01007693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nuclear emulsions with View the 1µm source spatial resolution for the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akitaka Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Vienne, Austria. pp.325-329, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2013.04.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00920259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of few interacting atoms using optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPS - SFP Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two ground state neutral atoms using Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaétan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Quantum Optics and Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kyiv, Ukraine. pp.540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electron and Atom Collisions (ICPEAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangling two individual neutral atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Atomic Physics ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangling two individual neutral atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Optics QIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangling two individual neutral atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting of the section AMOP - Hannover 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Laser Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kussharo, Japan. pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Atoms, Molecules and Photons - 4-9 July 2010 Palacio de Congreso Salamanca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrication de deux atomes par le blocage de Rydberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la division "physique atomique et moléculaire et optique" de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on cold Ion and Atom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Sankarpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Atomic Physics in Tilton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New-Hampshire, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOLS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kussharo Lake, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangling two individual neutral atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Quantum engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Monte Verità, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual 87Rb atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FOR635</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual 87Rb atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCALA Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cortina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG-meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable interactions between Rydberg atoms and ultracold plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI INTERNATIONAL CONFERENCE ON PHOTONIC, ELECTRONIC AND ATOMIC COLLISIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Western Michigan University, Kalamazoo, Michigan, United States. pp.012066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective excitation of two individual atoms in the Rydberg blockade regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Quantum Computing with Light and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cortina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rydberg blockade and entanglement of two individual atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'IFRAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual 87Rb atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Scalable Quantum Computing with Light and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cargèse, Corse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective excitation of two individual atoms in the Rydberg blockade regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Scalable quantum computing with light and atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cortina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Summer School of the SFB/TRR21 Heinrich-Fabri-Haus, Blaubeuren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Blaubeuren, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GdR Physique Mésoscopique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMOP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Charlottesville, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG-Meeting Hambourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the coupling between two single Rydberg atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème ICAP 2008, Storrs Connecticut (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Storrs Connecticut, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual atoms using Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMOP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Charlottesville, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Rydberg blockade with individually trapped single atoms in optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème ICAP 2008, Storrs Connecticut (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Storrs Connecticut, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rydberg excitation of single atoms in optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Messin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Rydberg atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sandbjerg Estate, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed antimatter gravity measurement with an antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellerbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Workshop on Low Energy Positron and Positronium Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Reading, United Kingdom. pp.351-356, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2007.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00281667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'observation du blocage de Rydberg avec deux atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la division physique atomique optique et moléculaire du SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Rydberg blockade with individually trapped single atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GdR "Information et communication quantiques, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refroidir les molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa-Maafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Quéméner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomes, ions, molécules ultrafroids et technologies quantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782759823772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium Rydberg states ionization study by 3-D ion-electron correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. J. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion and Electron Ghost Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annihilation of low energy antiprotons in silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00999409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband lasers to detect and cool the vibration of cold molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conditions for a quantum adiabatic evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Monte Carlo modelling of dipole blockade in Rydberg excitation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient formation of deeply bound ultracold molecules probed by broadband detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical pumping and vibrational cooling of molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric-field induced dipole blockade with Rydberg atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole blockade through Rydberg Forster resonance energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conditions for a quantum adiabatic evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized production of large Bose Einstein Condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laburthe Tolra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forth transfer and coherent coupling in a cold Rydberg dipole gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mudrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Zahzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom-molecule collisions in an optically trapped gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Zahzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mudrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization in a frozen Rydberg gas with attractive or repulsive potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F. Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIENCES AVEC DES ATOMES DE RYDBERG ET DES MOLECULES ULTRA-FROIDS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de molécules froides par photoassociation d'atomes froids de césium. Mise en évidence de forces à longue portée entre atomes froids excités de césium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> daniel comparat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental perspectives on the matter-antimatter asymmetry puzzle: Developments in electron EDM and H ¯ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malbrunot-Ettenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High repetition rate sub-ns electron pulses from pulsed-resonance Rydberg field-ionization (PRRFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (6), pp.66. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00851-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizabilities as Probes for P, T, and PT Violation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (12), pp.125001. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ad985a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium atoms in a cryogenic argon matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Battard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (4), pp.042820. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.108.042820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anions get cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (9), pp.1225-1226. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-023-02085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 2D molasses cooling of a cesium beam using a blue detuned top-hat beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Santarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (2), pp.35. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00361-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient rotational cooling of a cold beam of barium monofluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Courageux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cournol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ac511a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of recirculating and collimating cesium ovens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Battard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (4), pp.043302. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0085838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of antihydrogen deexcitation in neutral atom traps for improved trapping and cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Phys.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (4), pp.044003. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/ac5188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced THz transitions in Rydberg caesium atoms for application in antihydrogen experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vieille-Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliya Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeudi Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-020-00013-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium Rydberg-state ionization study by three-dimensional ion-electron correlation: Toward a monochromatic electron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. J Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreva.103.042821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium laser cooling in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreva.104.023106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection of Rydberg antihydrogen by surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (6), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.102.062812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band pulsed electron source based on near-threshold photoionization of Cs in a magneto-optical trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fedchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chernov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Schönhense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.013424. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.013424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cryogenic tracking detector for antihydrogen detection in the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 960, pp.163637. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.163637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rydberg-positronium velocity and self-ionization studies in a 1T magnetic field and cryogenic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (1), pp.013101. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.102.013101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations for field-enhanced atom interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.023606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-stimulated deexcitation of Rydberg antihydrogen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malbrunot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.019904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion and Electron Ghost Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.043295. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient $2^3S$ positronium production by stimulated decay from the $3^3P$ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.063414. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.063414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Trajectory Control of Deterministically Produced Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.064049. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.064049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-selected production of 2$^3$S metastable positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (3), pp.033405. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.99.033405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed production of cold protonium in Penning traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.063418. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.063418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ∼100 $\mu$m-resolution position-sensitive detector for slow positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 457, pp.44-48. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing long-lived $2^3S$ positronium via $3^3P$ laser excitation in magnetic and electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.013402. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.013402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level narrow-linewidth fibered laser source at 852 nm for FIB application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antoni-Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.003937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproton tagging and vertex fitting in a Timepix3 detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (06), pp.P06004. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/06/P06004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-space-density limitation in laser cooling without spontaneous emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.063432. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetachment and Doppler laser cooling of anionic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Fesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.023024. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aaa951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of a mixed antiproton and electron non-neutral plasma to high densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.76. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2018-80617-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a transmission positron/positronium converter for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 407, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of antiproton annihilation on Cu, Ag and Au with emulsion films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (04), pp.P04021. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/04/P04021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical dipole-force cooling of anions in a Penning trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Fesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.031401. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.031401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser excitation of the n=3 level of positronium for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.012507. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.012507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01343897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bichromatic magneto-optical trapping for J → J , J − 1 configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cournol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (5), pp.053423. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.053423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cooling of Molecular Anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hamamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.213001. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.213001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron bunching and electrostatic transport system for the production and emission of dense positronium clouds into vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01258082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of molecular cooling via Sisyphus processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.043410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Planar and 3D Silicon Pixel Sensors Used for Detection of Low Energy Antiprotons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gligorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3747-3753. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2368591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01108841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided and focused slow atomic beam from a 2 dimensional magneto optical trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyve Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (4), 10.1140/epjd/e2014-40389-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS experiment: Towards antihydrogen beam production for antimatter gravity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akitaka Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2013-40690-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01006662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moiré deflectometer for antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.4538. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01064556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for measuring the gravitational free-fall of antihydrogen with emulsion detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.P08013. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/8/08/P08013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00838286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the WEP with a pulsed cold beam of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.184009. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/18/184009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00742767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeply bound cold caesium molecules formed after 0−g resonant coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (42), pp.18910. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21488H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of lasers to ultracold atoms and molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pereira dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laburthe-Tolra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (4), pp.417-432. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2011.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antihydrogen physics: gravitation and spectroscopy in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/P10-099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00590927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization spectroscopy of excited states of cold caesium dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Favilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, High-Resolution Molecular Spectroscopy – HRMS Stabia 2009 (Part 2), 108 (18), pp.2355-2368. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2010.495732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent excitation of a single atom to a Rydberg state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.013405. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.013405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole blockade in a cold Rydberg atomic sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (6), pp.208-232. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.27.00A208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational cooling of cold molecules with optimised shaped pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (6), pp.795-810. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268971003689899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular vibrational cooling by Optical Pumping with shaped femtosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111, pp.055037. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/11/5/055037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Vibrational Cooling of Cold Cesium Molecules: Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (2), pp.149-156. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1674-0068/22/02/149-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband lasers to detect and cool the vibration of cold molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 142, pp.257-270. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b819697d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of collective excitation of two individual atoms in the Rydberg blockade regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.115-118. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys1183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold cesium molecules: from formation to cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (18-19), pp.2089-2099. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340903156822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous transfer and laser guiding between two cold atom traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliya Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42, pp.299-308. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2007-00022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a CNOT gate in two cold Rydberg atoms by the nonholonomic control technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (2), pp.381-387. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2006-00010-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization of Rydberg atoms embedded in an ultracold plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanhaecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.013416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001015v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star clusters dynamics in a laboratory: electrons in an ultracold plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zahzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mudrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 361, pp.1227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence protection by the quantum Zeno effect and nonholonomic control in a Rydberg rubidium isotope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Akulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (5), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.71.052311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved LeRoy-Bernstein near-dissociation expansion formula. Tutorial application to photoassociation spectroscopy of long-range states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120, pp.1318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium in Argon matrix : toward an electron Electric Dipole Moment (EDM) measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics at Low Temperatures (CPLT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Visegrad, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Imaging and Timing Ps Laser Excitation Diagnostics for Pulsed Antihydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. pp.96-100, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments for pulsed antihydrogen production towards direct gravitational measurement on antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kolymbari, Greece. pp.114001, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/abbaa1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and Equalisation of Plastic Scintillator Detectors for Antiproton Annihilation Identification Over Positron/Positronium Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Jagiellonian Symposium on Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kraków, Poland. pp.213-223, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.51.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity and antimatter: the AEgIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012016, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1342/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol for pulsed antihydrogen production in the AE$\overline{g}$IS apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Tietje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Symmetries in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bregenz, Austria. pp.012025, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1612/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Production and Detection of $2^3S$ Positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vespertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rienacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ignorances de la physique : entre matière et antimatière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuite de l'antimatière 1 avril 2019 à Poitierss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Société Française de Physique (SFP) ,CEA, Apr 2019, Poitier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment: towards antimatter gravity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Khalidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Moscow, Russia. pp.012104, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1390/1/012104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono-energetic sources of charged particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATMIN (Cold ATom Molecule INteractions) conférence satellite d'ICPEAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cachan (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: Probing antimatter gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Physics Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.123, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2019-19123-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS at ELENA: outlook for physics with a pulsed cold antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiproton Physics in the ELENA Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Newport Pagnell, United Kingdom. pp.20170274, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2017.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the first measurement of matter-antimatter gravitational interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02040, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818202040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Ps Manipulations and Laser Studies in the AEgIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Jagiellonian Symposium of Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kraków, Poland. pp.1583, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DAQ system for the AE$\bar g$IS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.032014, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/898/3/032014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS Experiment: Status & Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lansonneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Rencontres de Moriond on Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of recent work on laser excitation of positronium for the formation of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Low Energy Antiproton Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Kanazawa, Japan. pp.011026, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.18.011026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: measuring antihydrogen free-fall in earth’s gravitational field to test WEP with antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Matsue, Japan. pp.012014, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/791/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium for Antihydrogen Production in the AEGIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Positron and Positronium Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lublin, Poland. pp.1443-1449, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.132.1443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a gravity measurement on cold antimatter atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on High Energy Physics (IFAE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rome, Italy. pp.237, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2016-16237-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01363953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct detection of antiprotons with the Timepix3 in a new electrostatic selection beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International 'Hiroshima' Symposium on the Development and Application of Semiconductor Tracking Detectors (HSTD-10) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xian, China. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01358172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing antimatter gravity – The AEGIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellerbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chania, Greece. pp.02016, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201612602016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01394910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weak Equivalence Principle With Antimatter: The AEgIS Experiment At CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Rencontres de Moriond on Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Thuile, Italy. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Testera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.13-20, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsion detectors for the antihydrogen detection in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pistillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of silicon sensors for their use as antiproton annihilation detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International "Hiroshima" Symposium on Development and Application of Semiconductor Tracking Detectors - HSTD-9 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hiroshima, Japan. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AE$(g)over-ba$rIS Experiment: Measuring the acceleration g of the earth's gravitational field on antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Subieta Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on New Frontiers in Physics (ICNFP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Kolymbari, Crète, Greece. pp.1460268, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20147100128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01006680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring GBAR with emulsion detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Arriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Antimatter and Gravity (WAG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bern, Switzerland. pp.1460268, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010194514602683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01006671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nuclear emulsions operating in vacuum for the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scampoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Topical Seminar on Innovative Particle and Radiation Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sienne, Italy. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/01/C01061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01007688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nuclear emulsions with View the 1µm source spatial resolution for the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akitaka Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Vienne, Austria. pp.325-329, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2013.04.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00920259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS Experiment Commissioning at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Krasnický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Non-Neutral Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Greifswald, Germany. pp.144-153, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4796070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01007693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of few interacting atoms using optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPS - SFP Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two ground state neutral atoms using Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaétan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Quantum Optics and Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kyiv, Ukraine. pp.540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electron and Atom Collisions (ICPEAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangling two individual neutral atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Atomic Physics ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangling two individual neutral atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting of the section AMOP - Hannover 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangling two individual neutral atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Optics QIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Laser Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kussharo, Japan. pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Atoms, Molecules and Photons - 4-9 July 2010 Palacio de Congreso Salamanca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrication de deux atomes par le blocage de Rydberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la division "physique atomique et moléculaire et optique" de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on cold Ion and Atom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Sankarpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Atomic Physics in Tilton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New-Hampshire, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Quantum engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Monte Verità, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOLS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kussharo Lake, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangling two individual neutral atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable interactions between Rydberg atoms and ultracold plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI INTERNATIONAL CONFERENCE ON PHOTONIC, ELECTRONIC AND ATOMIC COLLISIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Western Michigan University, Kalamazoo, Michigan, United States. pp.012066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective excitation of two individual atoms in the Rydberg blockade regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Quantum Computing with Light and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cortina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual 87Rb atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCALA Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cortina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual 87Rb atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FOR635</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG-meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual 87Rb atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Scalable Quantum Computing with Light and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cargèse, Corse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rydberg blockade and entanglement of two individual atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'IFRAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Summer School of the SFB/TRR21 Heinrich-Fabri-Haus, Blaubeuren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Blaubeuren, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective excitation of two individual atoms in the Rydberg blockade regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Scalable quantum computing with light and atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cortina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMOP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Charlottesville, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GdR Physique Mésoscopique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the coupling between two single Rydberg atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème ICAP 2008, Storrs Connecticut (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Storrs Connecticut, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG-Meeting Hambourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual atoms using Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMOP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Charlottesville, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rydberg excitation of single atoms in optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Messin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Rydberg atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sandbjerg Estate, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed antimatter gravity measurement with an antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellerbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Workshop on Low Energy Positron and Positronium Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Reading, United Kingdom. pp.351-356, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2007.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00281667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Rydberg blockade with individually trapped single atoms in optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème ICAP 2008, Storrs Connecticut (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Storrs Connecticut, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'observation du blocage de Rydberg avec deux atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la division physique atomique optique et moléculaire du SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Rydberg blockade with individually trapped single atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GdR "Information et communication quantiques, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium Rydberg states ionization study by 3-D ion-electron correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. J. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion and Electron Ghost Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annihilation of low energy antiprotons in silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00999409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband lasers to detect and cool the vibration of cold molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conditions for a quantum adiabatic evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Monte Carlo modelling of dipole blockade in Rydberg excitation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient formation of deeply bound ultracold molecules probed by broadband detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical pumping and vibrational cooling of molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric-field induced dipole blockade with Rydberg atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole blockade through Rydberg Forster resonance energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conditions for a quantum adiabatic evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized production of large Bose Einstein Condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laburthe Tolra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forth transfer and coherent coupling in a cold Rydberg dipole gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mudrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Zahzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom-molecule collisions in an optically trapped gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Zahzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mudrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refroidir les molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa-Maafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Quéméner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomes, ions, molécules ultrafroids et technologies quantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782759823772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization in a frozen Rydberg gas with attractive or repulsive potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F. Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIENCES AVEC DES ATOMES DE RYDBERG ET DES MOLECULES ULTRA-FROIDS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de molécules froides par photoassociation d'atomes froids de césium. Mise en évidence de forces à longue portée entre atomes froids excités de césium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399871v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comparat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malbrunot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malbrunot-Ettenauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Widmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yzombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lahs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad985a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00851-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Battard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comparat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.042820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lignier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02085-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reveillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Battelier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00361-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Courageux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cournol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Comparat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lignier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac511a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Battard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Boucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Picard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085838" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malbrunot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Wolz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nowak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac5188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Vieille-Grosjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeudi Mazzotta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-020-00013-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hahn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimeche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.103.042821" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zimmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Yzombard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.104.023106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.062812" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021231v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fedchenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chernov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sch&#246;nhense" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.013424" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonomi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Brusa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163637" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905301v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caccia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.013101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.023606" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490119v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.019904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043295" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166467v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063414" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.064049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.033405" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gerber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063418" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.07.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aghion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.013402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833684v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/06/P06004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoni-Micollier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003937" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063432" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fesel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaa951" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aghion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amsler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Bonomi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto S. Brusa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Caccia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-80617-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ariga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ariga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/P04021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.031401" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.053423" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01343897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.012507" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamamda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.213001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258082v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.097" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gligorova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Belov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braunig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368591" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981456v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bruneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyve Khalili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064556v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ahl&#233;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5538" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006662v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Mariazzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akitaka Ariga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Ariga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40690-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00838286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/08/P08013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/18/184009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lignier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horchani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drag" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloufa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21488H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563908v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.04.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590927v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferragut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boscolo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Brusa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P10-099" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502589v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouloufa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Favilla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amodsen Chotia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fioretti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.495732" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489091v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.00A208" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553551v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Miroshnychenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ga&#235;tan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Evellin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.013405" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sofikitis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Horchani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268971003689899" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366128v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Fioretti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Allegrini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055037" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920336v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chotia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-0068/22/02/149-156" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502605v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819697d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508999v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Wilk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1183" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920324v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340903156822" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101449v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00022-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492097v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00010-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001015v3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanhaecke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Tate" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003783v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vogt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahzam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mudrich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pillet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492092v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akulin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dumer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.052311" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000386v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564658v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caravita" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.96" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973241v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fan&#236;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abbaa1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504641v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zurlo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.213" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467339v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pagano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946153v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Tietje" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1612/1/012025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564659v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariazzi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vespertini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rienacker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.91" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515152v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416909v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Khalidova" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1390/1/012104" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515149v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423708v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19123-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730125v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0274" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965297v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evans" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202040" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704756v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1583" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669589v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prelz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/898/3/032014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669699v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolati" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.132.1443" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669685v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#228;unig" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.18.011026" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554883v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/791/1/012014" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815219v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lansonneur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01363953v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16237-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01358172v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pacifico" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alozy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.057" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394910v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellerbauer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612602016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627356v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196759v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Testera" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nedelec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1165-5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196622v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pistillo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1175-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217300v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.036" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006680v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Subieta Vasquez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20147100128" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006671v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arriga" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194514602683" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007688v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scampoli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/01/C01061" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007693v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krasnick&#253;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4796070" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00920259v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kimura" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.04.082" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678237v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Wolters" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814869v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ga&#233;tan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678231v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553932v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553922v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559635v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573702v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553888v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553937v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553655v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573678v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Miroschnychenko" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570603v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573705v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570596v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573716v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573676v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818013v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814863v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vogt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553214v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573708v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573696v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570609v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570584v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686837v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573707v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572343v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573693v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570545v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816811v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573564v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573781v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Messin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00281667v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amoretti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.12.010" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570530v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570564v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107777v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouloufa-Maafa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017763v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hahn" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Picard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498878v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00999409v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380876v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398349v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268251v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325293v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289878v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135793v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Zhao" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020067v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085350v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018383v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stern" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laburthe Tolra" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009284v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mudrich" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008859v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289203v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F. Gallagher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343528v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002752v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399871v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comparat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malbrunot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malbrunot-Ettenauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Widmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yzombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00851-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lahs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad985a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Battard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comparat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.042820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lignier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02085-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reveillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Battelier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00361-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Courageux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cournol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Comparat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lignier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac511a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Battard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Boucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Picard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085838" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malbrunot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Wolz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nowak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac5188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Vieille-Grosjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeudi Mazzotta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-020-00013-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hahn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimeche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.103.042821" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zimmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Yzombard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.104.023106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.062812" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021231v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fedchenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chernov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sch&#246;nhense" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.013424" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonomi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Brusa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163637" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905301v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caccia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.013101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.023606" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490119v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.019904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043295" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166467v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063414" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.064049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.033405" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gerber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063418" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.07.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aghion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.013402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoni-Micollier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003937" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/06/P06004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063432" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fesel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaa951" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aghion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amsler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Bonomi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto S. Brusa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Caccia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-80617-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ariga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ariga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/P04021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.031401" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01343897v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.012507" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.053423" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamamda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.213001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258082v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.097" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gligorova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Belov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braunig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368591" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981456v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bruneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyve Khalili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006662v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Mariazzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akitaka Ariga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Ariga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40690-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064556v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ahl&#233;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5538" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00838286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/08/P08013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/18/184009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lignier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horchani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drag" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloufa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21488H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563908v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.04.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590927v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferragut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boscolo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Brusa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P10-099" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502589v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouloufa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Favilla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amodsen Chotia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fioretti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.495732" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Miroshnychenko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ga&#235;tan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Evellin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.013405" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489091v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.00A208" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sofikitis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Horchani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268971003689899" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366128v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Fioretti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Allegrini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055037" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920336v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chotia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-0068/22/02/149-156" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502605v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819697d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508999v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Wilk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1183" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920324v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340903156822" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101449v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00022-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492097v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00010-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001015v3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanhaecke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Tate" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003783v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vogt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahzam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mudrich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pillet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492092v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akulin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dumer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.052311" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000386v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564658v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caravita" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.96" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973241v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fan&#236;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abbaa1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504641v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zurlo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.213" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467339v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pagano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946153v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Tietje" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1612/1/012025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564659v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariazzi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vespertini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rienacker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.91" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515152v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416909v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Khalidova" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1390/1/012104" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515149v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423708v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19123-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730125v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0274" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965297v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evans" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202040" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704756v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1583" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669589v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prelz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/898/3/032014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815219v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lansonneur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669685v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#228;unig" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.18.011026" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554883v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/791/1/012014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669699v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolati" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.132.1443" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01363953v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16237-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01358172v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pacifico" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alozy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.057" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394910v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellerbauer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612602016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627356v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196759v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Testera" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nedelec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1165-5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196622v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pistillo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1175-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217300v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.036" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006680v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Subieta Vasquez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20147100128" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006671v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arriga" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194514602683" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007688v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scampoli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/01/C01061" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00920259v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kimura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.04.082" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007693v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krasnick&#253;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4796070" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678237v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Wolters" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814869v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ga&#233;tan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678231v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553932v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559635v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553922v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573702v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553888v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553937v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553655v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573678v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Miroschnychenko" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570596v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570603v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573705v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814863v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vogt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553214v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573676v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573716v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818013v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573696v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573708v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570584v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570609v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572343v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573707v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686837v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570545v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573693v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816811v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Messin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00281667v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amoretti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.12.010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573564v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570530v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570564v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017763v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hahn" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Picard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498878v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00999409v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380876v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398349v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268251v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325293v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289878v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135793v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Zhao" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020067v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085350v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018383v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stern" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimova" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laburthe Tolra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009284v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mudrich" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008859v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107777v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouloufa-Maafa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289203v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F. Gallagher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343528v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002752v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>