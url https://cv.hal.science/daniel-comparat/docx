--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> daniel comparat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental perspectives on the matter-antimatter asymmetry puzzle: Developments in electron EDM and H ¯ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malbrunot-Ettenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High repetition rate sub-ns electron pulses from pulsed-resonance Rydberg field-ionization (PRRFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (6), pp.66. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00851-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizabilities as Probes for P, T, and PT Violation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (12), pp.125001. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ad985a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium atoms in a cryogenic argon matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Battard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (4), pp.042820. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.108.042820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anions get cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (9), pp.1225-1226. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-023-02085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 2D molasses cooling of a cesium beam using a blue detuned top-hat beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Santarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (2), pp.35. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00361-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient rotational cooling of a cold beam of barium monofluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Courageux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cournol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ac511a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of recirculating and collimating cesium ovens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Battard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (4), pp.043302. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0085838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of antihydrogen deexcitation in neutral atom traps for improved trapping and cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Phys.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (4), pp.044003. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/ac5188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced THz transitions in Rydberg caesium atoms for application in antihydrogen experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vieille-Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliya Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeudi Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-020-00013-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium Rydberg-state ionization study by three-dimensional ion-electron correlation: Toward a monochromatic electron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. J Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreva.103.042821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium laser cooling in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreva.104.023106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection of Rydberg antihydrogen by surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (6), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.102.062812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band pulsed electron source based on near-threshold photoionization of Cs in a magneto-optical trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fedchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chernov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Schönhense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.013424. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.013424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cryogenic tracking detector for antihydrogen detection in the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 960, pp.163637. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.163637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rydberg-positronium velocity and self-ionization studies in a 1T magnetic field and cryogenic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (1), pp.013101. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.102.013101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations for field-enhanced atom interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.023606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-stimulated deexcitation of Rydberg antihydrogen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malbrunot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.019904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion and Electron Ghost Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.043295. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient $2^3S$ positronium production by stimulated decay from the $3^3P$ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.063414. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.063414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Trajectory Control of Deterministically Produced Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.064049. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.064049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-selected production of 2$^3$S metastable positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (3), pp.033405. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.99.033405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed production of cold protonium in Penning traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.063418. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.063418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ∼100 $\mu$m-resolution position-sensitive detector for slow positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 457, pp.44-48. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing long-lived $2^3S$ positronium via $3^3P$ laser excitation in magnetic and electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.013402. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.013402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level narrow-linewidth fibered laser source at 852 nm for FIB application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antoni-Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.003937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproton tagging and vertex fitting in a Timepix3 detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (06), pp.P06004. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/06/P06004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-space-density limitation in laser cooling without spontaneous emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.063432. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetachment and Doppler laser cooling of anionic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Fesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.023024. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aaa951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of a mixed antiproton and electron non-neutral plasma to high densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.76. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2018-80617-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a transmission positron/positronium converter for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 407, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of antiproton annihilation on Cu, Ag and Au with emulsion films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (04), pp.P04021. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/04/P04021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical dipole-force cooling of anions in a Penning trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Fesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.031401. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.031401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser excitation of the n=3 level of positronium for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.012507. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.012507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01343897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bichromatic magneto-optical trapping for J → J , J − 1 configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cournol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (5), pp.053423. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.053423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cooling of Molecular Anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hamamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.213001. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.213001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron bunching and electrostatic transport system for the production and emission of dense positronium clouds into vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01258082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of molecular cooling via Sisyphus processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.043410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Planar and 3D Silicon Pixel Sensors Used for Detection of Low Energy Antiprotons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gligorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3747-3753. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2368591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01108841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided and focused slow atomic beam from a 2 dimensional magneto optical trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyve Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (4), 10.1140/epjd/e2014-40389-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS experiment: Towards antihydrogen beam production for antimatter gravity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akitaka Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2013-40690-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01006662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moiré deflectometer for antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.4538. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01064556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for measuring the gravitational free-fall of antihydrogen with emulsion detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.P08013. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/8/08/P08013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00838286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the WEP with a pulsed cold beam of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.184009. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/18/184009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00742767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeply bound cold caesium molecules formed after 0−g resonant coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (42), pp.18910. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21488H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of lasers to ultracold atoms and molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pereira dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laburthe-Tolra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (4), pp.417-432. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2011.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antihydrogen physics: gravitation and spectroscopy in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/P10-099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00590927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization spectroscopy of excited states of cold caesium dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Favilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, High-Resolution Molecular Spectroscopy – HRMS Stabia 2009 (Part 2), 108 (18), pp.2355-2368. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2010.495732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent excitation of a single atom to a Rydberg state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.013405. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.013405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole blockade in a cold Rydberg atomic sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (6), pp.208-232. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.27.00A208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational cooling of cold molecules with optimised shaped pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (6), pp.795-810. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268971003689899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular vibrational cooling by Optical Pumping with shaped femtosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111, pp.055037. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/11/5/055037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Vibrational Cooling of Cold Cesium Molecules: Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (2), pp.149-156. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1674-0068/22/02/149-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband lasers to detect and cool the vibration of cold molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 142, pp.257-270. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b819697d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of collective excitation of two individual atoms in the Rydberg blockade regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.115-118. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys1183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold cesium molecules: from formation to cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (18-19), pp.2089-2099. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340903156822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous transfer and laser guiding between two cold atom traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliya Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42, pp.299-308. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2007-00022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a CNOT gate in two cold Rydberg atoms by the nonholonomic control technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (2), pp.381-387. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2006-00010-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization of Rydberg atoms embedded in an ultracold plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanhaecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.013416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001015v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star clusters dynamics in a laboratory: electrons in an ultracold plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zahzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mudrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 361, pp.1227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence protection by the quantum Zeno effect and nonholonomic control in a Rydberg rubidium isotope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Akulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (5), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.71.052311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved LeRoy-Bernstein near-dissociation expansion formula. Tutorial application to photoassociation spectroscopy of long-range states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120, pp.1318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium in Argon matrix : toward an electron Electric Dipole Moment (EDM) measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics at Low Temperatures (CPLT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Visegrad, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Imaging and Timing Ps Laser Excitation Diagnostics for Pulsed Antihydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. pp.96-100, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments for pulsed antihydrogen production towards direct gravitational measurement on antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kolymbari, Greece. pp.114001, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/abbaa1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and Equalisation of Plastic Scintillator Detectors for Antiproton Annihilation Identification Over Positron/Positronium Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Jagiellonian Symposium on Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kraków, Poland. pp.213-223, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.51.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity and antimatter: the AEgIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012016, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1342/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol for pulsed antihydrogen production in the AE$\overline{g}$IS apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Tietje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Symmetries in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bregenz, Austria. pp.012025, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1612/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Production and Detection of $2^3S$ Positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vespertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rienacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ignorances de la physique : entre matière et antimatière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuite de l'antimatière 1 avril 2019 à Poitierss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Société Française de Physique (SFP) ,CEA, Apr 2019, Poitier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment: towards antimatter gravity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Khalidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Moscow, Russia. pp.012104, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1390/1/012104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono-energetic sources of charged particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATMIN (Cold ATom Molecule INteractions) conférence satellite d'ICPEAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cachan (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: Probing antimatter gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Physics Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.123, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2019-19123-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS at ELENA: outlook for physics with a pulsed cold antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiproton Physics in the ELENA Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Newport Pagnell, United Kingdom. pp.20170274, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2017.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the first measurement of matter-antimatter gravitational interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02040, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818202040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Ps Manipulations and Laser Studies in the AEgIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Jagiellonian Symposium of Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kraków, Poland. pp.1583, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DAQ system for the AE$\bar g$IS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.032014, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/898/3/032014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS Experiment: Status & Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lansonneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Rencontres de Moriond on Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of recent work on laser excitation of positronium for the formation of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Low Energy Antiproton Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Kanazawa, Japan. pp.011026, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.18.011026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: measuring antihydrogen free-fall in earth’s gravitational field to test WEP with antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Matsue, Japan. pp.012014, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/791/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium for Antihydrogen Production in the AEGIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Positron and Positronium Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lublin, Poland. pp.1443-1449, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.132.1443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a gravity measurement on cold antimatter atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on High Energy Physics (IFAE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rome, Italy. pp.237, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2016-16237-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01363953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct detection of antiprotons with the Timepix3 in a new electrostatic selection beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International 'Hiroshima' Symposium on the Development and Application of Semiconductor Tracking Detectors (HSTD-10) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xian, China. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01358172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing antimatter gravity – The AEGIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellerbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chania, Greece. pp.02016, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201612602016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01394910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weak Equivalence Principle With Antimatter: The AEgIS Experiment At CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Rencontres de Moriond on Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Thuile, Italy. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Testera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.13-20, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsion detectors for the antihydrogen detection in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pistillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of silicon sensors for their use as antiproton annihilation detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International "Hiroshima" Symposium on Development and Application of Semiconductor Tracking Detectors - HSTD-9 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hiroshima, Japan. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AE$(g)over-ba$rIS Experiment: Measuring the acceleration g of the earth's gravitational field on antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Subieta Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on New Frontiers in Physics (ICNFP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Kolymbari, Crète, Greece. pp.1460268, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20147100128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01006680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring GBAR with emulsion detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Arriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Antimatter and Gravity (WAG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bern, Switzerland. pp.1460268, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010194514602683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01006671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nuclear emulsions operating in vacuum for the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scampoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Topical Seminar on Innovative Particle and Radiation Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sienne, Italy. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/01/C01061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01007688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nuclear emulsions with View the 1µm source spatial resolution for the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akitaka Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Vienne, Austria. pp.325-329, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2013.04.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00920259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS Experiment Commissioning at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Krasnický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Non-Neutral Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Greifswald, Germany. pp.144-153, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4796070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01007693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of few interacting atoms using optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPS - SFP Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two ground state neutral atoms using Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaétan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Quantum Optics and Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kyiv, Ukraine. pp.540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electron and Atom Collisions (ICPEAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangling two individual neutral atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Atomic Physics ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangling two individual neutral atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting of the section AMOP - Hannover 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangling two individual neutral atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Optics QIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Laser Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kussharo, Japan. pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Atoms, Molecules and Photons - 4-9 July 2010 Palacio de Congreso Salamanca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrication de deux atomes par le blocage de Rydberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la division "physique atomique et moléculaire et optique" de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on cold Ion and Atom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Sankarpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Atomic Physics in Tilton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New-Hampshire, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Quantum engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Monte Verità, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOLS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kussharo Lake, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangling two individual neutral atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable interactions between Rydberg atoms and ultracold plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI INTERNATIONAL CONFERENCE ON PHOTONIC, ELECTRONIC AND ATOMIC COLLISIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Western Michigan University, Kalamazoo, Michigan, United States. pp.012066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective excitation of two individual atoms in the Rydberg blockade regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Quantum Computing with Light and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cortina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual 87Rb atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCALA Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cortina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual 87Rb atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FOR635</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG-meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual 87Rb atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Scalable Quantum Computing with Light and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cargèse, Corse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rydberg blockade and entanglement of two individual atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'IFRAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Summer School of the SFB/TRR21 Heinrich-Fabri-Haus, Blaubeuren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Blaubeuren, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective excitation of two individual atoms in the Rydberg blockade regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Scalable quantum computing with light and atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cortina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMOP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Charlottesville, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GdR Physique Mésoscopique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the coupling between two single Rydberg atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème ICAP 2008, Storrs Connecticut (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Storrs Connecticut, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG-Meeting Hambourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual atoms using Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMOP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Charlottesville, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rydberg excitation of single atoms in optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Messin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Rydberg atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sandbjerg Estate, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed antimatter gravity measurement with an antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellerbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Workshop on Low Energy Positron and Positronium Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Reading, United Kingdom. pp.351-356, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2007.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00281667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Rydberg blockade with individually trapped single atoms in optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème ICAP 2008, Storrs Connecticut (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Storrs Connecticut, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'observation du blocage de Rydberg avec deux atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la division physique atomique optique et moléculaire du SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Rydberg blockade with individually trapped single atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GdR "Information et communication quantiques, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium Rydberg states ionization study by 3-D ion-electron correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. J. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion and Electron Ghost Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annihilation of low energy antiprotons in silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00999409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband lasers to detect and cool the vibration of cold molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conditions for a quantum adiabatic evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Monte Carlo modelling of dipole blockade in Rydberg excitation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient formation of deeply bound ultracold molecules probed by broadband detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical pumping and vibrational cooling of molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric-field induced dipole blockade with Rydberg atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole blockade through Rydberg Forster resonance energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conditions for a quantum adiabatic evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized production of large Bose Einstein Condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laburthe Tolra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forth transfer and coherent coupling in a cold Rydberg dipole gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mudrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Zahzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom-molecule collisions in an optically trapped gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Zahzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mudrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refroidir les molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa-Maafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Quéméner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomes, ions, molécules ultrafroids et technologies quantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782759823772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization in a frozen Rydberg gas with attractive or repulsive potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F. Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIENCES AVEC DES ATOMES DE RYDBERG ET DES MOLECULES ULTRA-FROIDS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de molécules froides par photoassociation d'atomes froids de césium. Mise en évidence de forces à longue portée entre atomes froids excités de césium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> daniel comparat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental perspectives on the matter-antimatter asymmetry puzzle: Developments in electron EDM and H ¯ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malbrunot-Ettenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizabilities as Probes for P, T, and PT Violation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (12), pp.125001. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ad985a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High repetition rate sub-ns electron pulses from pulsed-resonance Rydberg field-ionization (PRRFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (6), pp.66. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00851-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium atoms in a cryogenic argon matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Battard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (4), pp.042820. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.108.042820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anions get cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (9), pp.1225-1226. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-023-02085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of recirculating and collimating cesium ovens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Battard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (4), pp.043302. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0085838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 2D molasses cooling of a cesium beam using a blue detuned top-hat beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Santarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (2), pp.35. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00361-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient rotational cooling of a cold beam of barium monofluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Courageux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cournol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ac511a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of antihydrogen deexcitation in neutral atom traps for improved trapping and cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Phys.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (4), pp.044003. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/ac5188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced THz transitions in Rydberg caesium atoms for application in antihydrogen experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vieille-Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliya Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeudi Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-020-00013-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium Rydberg-state ionization study by three-dimensional ion-electron correlation: Toward a monochromatic electron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. J Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreva.103.042821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium laser cooling in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreva.104.023106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cryogenic tracking detector for antihydrogen detection in the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 960, pp.163637. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.163637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rydberg-positronium velocity and self-ionization studies in a 1T magnetic field and cryogenic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (1), pp.013101. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.102.013101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations for field-enhanced atom interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.023606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection of Rydberg antihydrogen by surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (6), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.102.062812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band pulsed electron source based on near-threshold photoionization of Cs in a magneto-optical trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fedchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chernov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Schönhense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.013424. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.013424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-stimulated deexcitation of Rydberg antihydrogen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malbrunot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.019904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion and Electron Ghost Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.043295. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-selected production of 2$^3$S metastable positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (3), pp.033405. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.99.033405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient $2^3S$ positronium production by stimulated decay from the $3^3P$ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.063414. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.063414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Trajectory Control of Deterministically Produced Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.064049. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.064049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed production of cold protonium in Penning traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.063418. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.063418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ∼100 $\mu$m-resolution position-sensitive detector for slow positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 457, pp.44-48. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetachment and Doppler laser cooling of anionic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Fesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.023024. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aaa951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of a mixed antiproton and electron non-neutral plasma to high densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.76. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2018-80617-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing long-lived $2^3S$ positronium via $3^3P$ laser excitation in magnetic and electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.013402. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.013402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level narrow-linewidth fibered laser source at 852 nm for FIB application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antoni-Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.003937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproton tagging and vertex fitting in a Timepix3 detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (06), pp.P06004. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/06/P06004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-space-density limitation in laser cooling without spontaneous emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.063432. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical dipole-force cooling of anions in a Penning trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Fesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.031401. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.031401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a transmission positron/positronium converter for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 407, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of antiproton annihilation on Cu, Ag and Au with emulsion films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (04), pp.P04021. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/04/P04021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bichromatic magneto-optical trapping for J → J , J − 1 configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cournol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (5), pp.053423. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.053423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser excitation of the n=3 level of positronium for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.012507. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.012507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01343897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cooling of Molecular Anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hamamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.213001. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.213001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron bunching and electrostatic transport system for the production and emission of dense positronium clouds into vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01258082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of molecular cooling via Sisyphus processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.043410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Planar and 3D Silicon Pixel Sensors Used for Detection of Low Energy Antiprotons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gligorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3747-3753. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2368591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01108841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided and focused slow atomic beam from a 2 dimensional magneto optical trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyve Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (4), 10.1140/epjd/e2014-40389-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moiré deflectometer for antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.4538. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01064556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS experiment: Towards antihydrogen beam production for antimatter gravity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akitaka Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2013-40690-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01006662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for measuring the gravitational free-fall of antihydrogen with emulsion detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.P08013. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/8/08/P08013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00838286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the WEP with a pulsed cold beam of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.184009. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/18/184009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00742767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antihydrogen physics: gravitation and spectroscopy in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/P10-099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00590927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeply bound cold caesium molecules formed after 0−g resonant coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (42), pp.18910. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21488H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of lasers to ultracold atoms and molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pereira dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laburthe-Tolra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (4), pp.417-432. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2011.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational cooling of cold molecules with optimised shaped pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (6), pp.795-810. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268971003689899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization spectroscopy of excited states of cold caesium dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Favilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, High-Resolution Molecular Spectroscopy – HRMS Stabia 2009 (Part 2), 108 (18), pp.2355-2368. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2010.495732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent excitation of a single atom to a Rydberg state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.013405. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.013405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole blockade in a cold Rydberg atomic sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (6), pp.208-232. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.27.00A208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold cesium molecules: from formation to cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (18-19), pp.2089-2099. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340903156822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of collective excitation of two individual atoms in the Rydberg blockade regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.115-118. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys1183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular vibrational cooling by Optical Pumping with shaped femtosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111, pp.055037. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/11/5/055037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Vibrational Cooling of Cold Cesium Molecules: Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (2), pp.149-156. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1674-0068/22/02/149-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband lasers to detect and cool the vibration of cold molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 142, pp.257-270. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b819697d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous transfer and laser guiding between two cold atom traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliya Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42, pp.299-308. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2007-00022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a CNOT gate in two cold Rydberg atoms by the nonholonomic control technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (2), pp.381-387. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2006-00010-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization of Rydberg atoms embedded in an ultracold plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanhaecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.013416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001015v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star clusters dynamics in a laboratory: electrons in an ultracold plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zahzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mudrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 361, pp.1227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence protection by the quantum Zeno effect and nonholonomic control in a Rydberg rubidium isotope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Akulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (5), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.71.052311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved LeRoy-Bernstein near-dissociation expansion formula. Tutorial application to photoassociation spectroscopy of long-range states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120, pp.1318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium in Argon matrix : toward an electron Electric Dipole Moment (EDM) measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics at Low Temperatures (CPLT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Visegrad, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Production and Detection of $2^3S$ Positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vespertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rienacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Imaging and Timing Ps Laser Excitation Diagnostics for Pulsed Antihydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. pp.96-100, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and Equalisation of Plastic Scintillator Detectors for Antiproton Annihilation Identification Over Positron/Positronium Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Jagiellonian Symposium on Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kraków, Poland. pp.213-223, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.51.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments for pulsed antihydrogen production towards direct gravitational measurement on antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kolymbari, Greece. pp.114001, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/abbaa1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity and antimatter: the AEgIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012016, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1342/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol for pulsed antihydrogen production in the AE$\overline{g}$IS apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Tietje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Symmetries in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bregenz, Austria. pp.012025, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1612/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono-energetic sources of charged particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATMIN (Cold ATom Molecule INteractions) conférence satellite d'ICPEAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cachan (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: Probing antimatter gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Physics Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.123, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2019-19123-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment: towards antimatter gravity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Khalidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Moscow, Russia. pp.012104, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1390/1/012104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ignorances de la physique : entre matière et antimatière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuite de l'antimatière 1 avril 2019 à Poitierss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Société Française de Physique (SFP) ,CEA, Apr 2019, Poitier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the first measurement of matter-antimatter gravitational interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02040, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818202040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS at ELENA: outlook for physics with a pulsed cold antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiproton Physics in the ELENA Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Newport Pagnell, United Kingdom. pp.20170274, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2017.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium for Antihydrogen Production in the AEGIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Positron and Positronium Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lublin, Poland. pp.1443-1449, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.132.1443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of recent work on laser excitation of positronium for the formation of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Low Energy Antiproton Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Kanazawa, Japan. pp.011026, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.18.011026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: measuring antihydrogen free-fall in earth’s gravitational field to test WEP with antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Matsue, Japan. pp.012014, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/791/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS Experiment: Status & Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lansonneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Rencontres de Moriond on Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Ps Manipulations and Laser Studies in the AEgIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Jagiellonian Symposium of Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kraków, Poland. pp.1583, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DAQ system for the AE$\bar g$IS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.032014, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/898/3/032014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing antimatter gravity – The AEGIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellerbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chania, Greece. pp.02016, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201612602016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01394910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weak Equivalence Principle With Antimatter: The AEgIS Experiment At CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Rencontres de Moriond on Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Thuile, Italy. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a gravity measurement on cold antimatter atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on High Energy Physics (IFAE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rome, Italy. pp.237, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2016-16237-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01363953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct detection of antiprotons with the Timepix3 in a new electrostatic selection beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International 'Hiroshima' Symposium on the Development and Application of Semiconductor Tracking Detectors (HSTD-10) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xian, China. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01358172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Testera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.13-20, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsion detectors for the antihydrogen detection in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pistillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring GBAR with emulsion detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Arriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Antimatter and Gravity (WAG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bern, Switzerland. pp.1460268, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010194514602683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01006671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of silicon sensors for their use as antiproton annihilation detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International "Hiroshima" Symposium on Development and Application of Semiconductor Tracking Detectors - HSTD-9 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hiroshima, Japan. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AE$(g)over-ba$rIS Experiment: Measuring the acceleration g of the earth's gravitational field on antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Subieta Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on New Frontiers in Physics (ICNFP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Kolymbari, Crète, Greece. pp.1460268, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20147100128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01006680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nuclear emulsions operating in vacuum for the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scampoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Topical Seminar on Innovative Particle and Radiation Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sienne, Italy. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/01/C01061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01007688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS Experiment Commissioning at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Krasnický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Non-Neutral Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Greifswald, Germany. pp.144-153, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4796070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01007693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nuclear emulsions with View the 1µm source spatial resolution for the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akitaka Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Vienne, Austria. pp.325-329, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2013.04.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00920259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of few interacting atoms using optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPS - SFP Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two ground state neutral atoms using Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaétan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Quantum Optics and Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kyiv, Ukraine. pp.540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electron and Atom Collisions (ICPEAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on cold Ion and Atom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Sankarpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangling two individual neutral atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Optics QIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangling two individual neutral atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting of the section AMOP - Hannover 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangling two individual neutral atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Atomic Physics ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Laser Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kussharo, Japan. pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Atoms, Molecules and Photons - 4-9 July 2010 Palacio de Congreso Salamanca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrication de deux atomes par le blocage de Rydberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la division "physique atomique et moléculaire et optique" de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG-meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual 87Rb atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FOR635</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual 87Rb atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCALA Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cortina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable interactions between Rydberg atoms and ultracold plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI INTERNATIONAL CONFERENCE ON PHOTONIC, ELECTRONIC AND ATOMIC COLLISIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Western Michigan University, Kalamazoo, Michigan, United States. pp.012066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective excitation of two individual atoms in the Rydberg blockade regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Quantum Computing with Light and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cortina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Atomic Physics in Tilton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New-Hampshire, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Quantum engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Monte Verità, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangling two individual neutral atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOLS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kussharo Lake, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual 87Rb atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Scalable Quantum Computing with Light and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cargèse, Corse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rydberg blockade and entanglement of two individual atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'IFRAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Summer School of the SFB/TRR21 Heinrich-Fabri-Haus, Blaubeuren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Blaubeuren, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective excitation of two individual atoms in the Rydberg blockade regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Scalable quantum computing with light and atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cortina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMOP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Charlottesville, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement of two atoms using the Rydberg Blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GdR Physique Mésoscopique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Rydberg blockade with individually trapped single atoms in optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème ICAP 2008, Storrs Connecticut (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Storrs Connecticut, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rydberg excitation of single atoms in optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Messin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Rydberg atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sandbjerg Estate, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed antimatter gravity measurement with an antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellerbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Workshop on Low Energy Positron and Positronium Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Reading, United Kingdom. pp.351-356, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2007.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00281667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the coupling between two single Rydberg atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème ICAP 2008, Storrs Connecticut (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Storrs Connecticut, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual atoms using the Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG-Meeting Hambourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards entanglement of two individual atoms using Rydberg blockade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMOP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Charlottesville, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'observation du blocage de Rydberg avec deux atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la division physique atomique optique et moléculaire du SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Rydberg blockade with individually trapped single atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroschnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GdR "Information et communication quantiques, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion and Electron Ghost Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium Rydberg states ionization study by 3-D ion-electron correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. J. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annihilation of low energy antiprotons in silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00999409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conditions for a quantum adiabatic evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband lasers to detect and cool the vibration of cold molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sofikitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient formation of deeply bound ultracold molecules probed by broadband detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Monte Carlo modelling of dipole blockade in Rydberg excitation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical pumping and vibrational cooling of molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Allegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric-field induced dipole blockade with Rydberg atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conditions for a quantum adiabatic evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole blockade through Rydberg Forster resonance energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized production of large Bose Einstein Condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laburthe Tolra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom-molecule collisions in an optically trapped gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Zahzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mudrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forth transfer and coherent coupling in a cold Rydberg dipole gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mudrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Zahzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refroidir les molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouloufa-Maafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Quéméner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomes, ions, molécules ultrafroids et technologies quantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782759823772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization in a frozen Rydberg gas with attractive or repulsive potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Viteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amodsen Chotia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F. Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIENCES AVEC DES ATOMES DE RYDBERG ET DES MOLECULES ULTRA-FROIDS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de molécules froides par photoassociation d'atomes froids de césium. Mise en évidence de forces à longue portée entre atomes froids excités de césium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399871v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comparat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malbrunot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malbrunot-Ettenauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Widmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yzombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00851-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lahs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad985a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Battard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comparat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.042820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lignier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02085-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reveillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Battelier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00361-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Courageux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cournol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Comparat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lignier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac511a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Battard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Boucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Picard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085838" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malbrunot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Wolz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nowak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac5188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Vieille-Grosjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeudi Mazzotta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-020-00013-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hahn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimeche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.103.042821" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zimmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Yzombard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.104.023106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.062812" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021231v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fedchenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chernov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sch&#246;nhense" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.013424" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonomi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Brusa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163637" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905301v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caccia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.013101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.023606" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490119v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.019904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043295" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166467v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063414" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.064049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.033405" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gerber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063418" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.07.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aghion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.013402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoni-Micollier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003937" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/06/P06004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063432" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fesel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaa951" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aghion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amsler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Bonomi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto S. Brusa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Caccia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-80617-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ariga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ariga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/P04021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.031401" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01343897v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.012507" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.053423" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamamda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.213001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258082v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.097" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gligorova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Belov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braunig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368591" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981456v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bruneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyve Khalili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006662v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Mariazzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akitaka Ariga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Ariga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40690-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064556v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ahl&#233;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5538" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00838286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/08/P08013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/18/184009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lignier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horchani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drag" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloufa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21488H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563908v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.04.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590927v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferragut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boscolo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Brusa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P10-099" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502589v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouloufa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Favilla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amodsen Chotia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fioretti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.495732" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Miroshnychenko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ga&#235;tan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Evellin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.013405" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489091v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.00A208" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sofikitis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Horchani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268971003689899" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366128v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Fioretti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Allegrini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055037" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920336v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chotia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-0068/22/02/149-156" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502605v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819697d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508999v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Wilk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1183" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920324v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340903156822" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101449v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00022-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492097v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00010-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001015v3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanhaecke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Tate" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003783v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vogt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahzam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mudrich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pillet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492092v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akulin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dumer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.052311" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000386v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564658v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caravita" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.96" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973241v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fan&#236;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abbaa1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504641v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zurlo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.213" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467339v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pagano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946153v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Tietje" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1612/1/012025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564659v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariazzi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vespertini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rienacker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.91" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515152v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416909v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Khalidova" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1390/1/012104" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515149v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423708v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19123-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730125v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0274" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965297v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evans" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202040" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704756v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1583" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669589v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prelz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/898/3/032014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815219v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lansonneur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669685v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#228;unig" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.18.011026" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554883v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/791/1/012014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669699v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolati" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.132.1443" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01363953v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16237-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01358172v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pacifico" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alozy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.057" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394910v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellerbauer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612602016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627356v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196759v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Testera" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nedelec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1165-5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196622v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pistillo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1175-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217300v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.036" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006680v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Subieta Vasquez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20147100128" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006671v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arriga" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194514602683" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007688v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scampoli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/01/C01061" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00920259v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kimura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.04.082" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007693v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krasnick&#253;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4796070" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678237v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Wolters" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814869v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ga&#233;tan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678231v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553932v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559635v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553922v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573702v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553888v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553937v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553655v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573678v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Miroschnychenko" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570596v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570603v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573705v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814863v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vogt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553214v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573676v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573716v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818013v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573696v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573708v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570584v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570609v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572343v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573707v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686837v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570545v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573693v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816811v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Messin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00281667v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amoretti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.12.010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573564v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570530v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570564v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017763v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hahn" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Picard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498878v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00999409v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380876v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398349v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268251v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325293v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289878v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135793v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Zhao" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020067v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085350v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018383v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stern" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimova" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laburthe Tolra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009284v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mudrich" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008859v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107777v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouloufa-Maafa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289203v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F. Gallagher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343528v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002752v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399871v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comparat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malbrunot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malbrunot-Ettenauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Widmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yzombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lahs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad985a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00851-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Battard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comparat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.042820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lignier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02085-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Battard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Boucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Picard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085838" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reveillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Battelier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00361-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Courageux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cournol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Comparat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lignier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac511a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malbrunot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Wolz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nowak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac5188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Vieille-Grosjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeudi Mazzotta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-020-00013-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hahn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimeche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.103.042821" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zimmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Yzombard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.104.023106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonomi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Brusa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163637" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caccia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.013101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.023606" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369977v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.062812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fedchenko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chernov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sch&#246;nhense" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.013424" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490119v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.019904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043295" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.033405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063414" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.064049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gerber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063418" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.07.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fesel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaa951" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aghion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amsler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Bonomi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto S. Brusa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Caccia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-80617-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aghion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.013402" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876985v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoni-Micollier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003937" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/06/P06004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063432" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.031401" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ariga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.059" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ariga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/P04021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.053423" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01343897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.012507" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamamda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.213001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258082v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.097" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gligorova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Belov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braunig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368591" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981456v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bruneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyve Khalili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064556v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ahl&#233;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5538" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006662v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Mariazzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akitaka Ariga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Ariga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40690-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00838286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/08/P08013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/18/184009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590927v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferragut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boscolo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Brusa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P10-099" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348237v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lignier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horchani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drag" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloufa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21488H" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563908v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.04.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920783v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sofikitis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Horchani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268971003689899" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouloufa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Favilla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amodsen Chotia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fioretti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.495732" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553551v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Miroshnychenko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ga&#235;tan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Evellin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.013405" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489091v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.00A208" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920324v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340903156822" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508999v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Wilk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1183" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366128v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Fioretti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Allegrini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055037" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920336v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chotia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-0068/22/02/149-156" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502605v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819697d" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101449v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00022-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492097v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00010-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001015v3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanhaecke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Tate" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003783v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vogt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahzam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mudrich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pillet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492092v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akulin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dumer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.052311" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000386v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564659v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariazzi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caravita" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vespertini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rienacker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.91" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564658v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.96" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504641v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zurlo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.213" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973241v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fan&#236;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abbaa1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467339v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pagano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946153v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Tietje" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1612/1/012025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515149v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423708v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19123-9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416909v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Khalidova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1390/1/012104" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965297v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evans" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202040" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730125v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0274" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669699v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolati" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.132.1443" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669685v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#228;unig" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.18.011026" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554883v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/791/1/012014" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815219v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lansonneur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704756v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1583" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669589v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prelz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/898/3/032014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394910v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellerbauer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612602016" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627356v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01363953v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16237-6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01358172v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pacifico" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alozy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.057" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196759v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Testera" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nedelec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1165-5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196622v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pistillo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1175-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006671v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arriga" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194514602683" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217300v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.036" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006680v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Subieta Vasquez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20147100128" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007688v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scampoli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/01/C01061" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007693v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krasnick&#253;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4796070" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00920259v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kimura" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.04.082" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678237v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Wolters" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814869v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ga&#233;tan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678231v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553655v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553922v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559635v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553932v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573702v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553888v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553937v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818013v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573716v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Miroschnychenko" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573676v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814863v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vogt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553214v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573678v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570596v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573705v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573696v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573708v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570584v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570609v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686837v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572343v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573707v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573564v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573781v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Messin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00281667v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amoretti" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.12.010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570545v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573693v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816811v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570530v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570564v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498878v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017763v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hahn" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Picard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00999409v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398349v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380876v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325293v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268251v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289878v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135793v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Zhao" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085350v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020067v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018383v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stern" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimova" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laburthe Tolra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008859v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mudrich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009284v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107777v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouloufa-Maafa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289203v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F. Gallagher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343528v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002752v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>