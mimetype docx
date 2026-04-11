--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1299,364 +1299,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01017198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two analysis methods for nuclear reaction measurements of 12C +12C interactions at 95 MeV/u for hadrontherapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton computed tomography from multiple physics processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Juliani</w:t>
+                <w:t xml:space="preserve">C. Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Finck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labalme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Braunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.03.038⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.7261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/20/7261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00806234v1</w:t>
+                <w:t xml:space="preserve">in2p3-00879483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton computed tomography from multiple physics processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two analysis methods for nuclear reaction measurements of 12C +12C interactions at 95 MeV/u for hadrontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Juliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bopp</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Labalme</w:t>
+                <w:t xml:space="preserve">B. Braunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58, pp.7261. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 715, pp.98-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/20/7261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00879483v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00806234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double differential fragmentation cross-section measurements of 95 MeV/u 12C on thin targets for hadrontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dudouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Braunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1853,51 +1853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear reaction measurements of 95MeV/u 12C interactions on PMMA for hadrontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Braunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2663,376 +2663,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of energy deposition in classical N body dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characteristics of the fragments produced in central collisions of $^{129}$Xe+$^{nat}$Sn from 32A to 50A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 68, pp.014602</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 67, pp.064613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.67.064613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013983v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of the fragments produced in central collisions of $^{129}$Xe+$^{nat}$Sn from 32A to 50A MeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+                <w:t xml:space="preserve">Charge density : a probe for the nuclear interaction in microscopic transport models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Lecolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2003-10047-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.67.064613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013805v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge density : a probe for the nuclear interaction in microscopic transport models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limitation of energy deposition in classical N body dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68, pp.014602</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014112v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical effects in multifragmentation at intermediate energies</w:t>
               </w:r>
@@ -3312,51 +3312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3942,51 +3942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Squalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4335,51 +4335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4570,721 +4570,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the intermediate velocity emissions on the quasi-projectile properties for the Ar + Ni system at 95 A.MeV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prompt light particle emission in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Buchet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Nalpas</w:t>
+                <w:t xml:space="preserve">P. Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01007-8⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9, pp.371-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100500070022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00006315v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission time scale of light particles in the system Xe+Sn at 50 A.MeV - A probe for dynamical emission ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reaction mechanisms and multifragmentation processes in $^{64}$Zn+$^{58}$Ni at 35A-79 MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gourio</w:t>
+                <w:t xml:space="preserve">K. Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ardouin</w:t>
+                <w:t xml:space="preserve">J. Cibor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Assenard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+                <w:t xml:space="preserve">M. Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bacri</w:t>
+                <w:t xml:space="preserve">Th. Keutgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 7, pp.245-253. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62, pp.034601-1-034601-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/PL00013604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.62.034601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010822v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass scaling of reaction mechanisms in intermediate energy heavy ion collisions</w:t>
+                <w:t xml:space="preserve">Emission time scale of light particles in the system Xe+Sn at 50 A.MeV - A probe for dynamical emission ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Métivier</w:t>
+                <w:t xml:space="preserve">D. Gourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tamain</w:t>
+                <w:t xml:space="preserve">D. Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(99)00850-7⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7, pp.245-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00013604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003596v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt light particle emission in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the intermediate velocity emissions on the quasi-projectile properties for the Ar + Ni system at 95 A.MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pawlowski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Bellaize</w:t>
+                <w:t xml:space="preserve">P. Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s100500070022⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 491, pp.15-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01007-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008144v1</w:t>
+                <w:t xml:space="preserve">in2p3-00006315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanisms and multifragmentation processes in $^{64}$Zn+$^{58}$Ni at 35A-79 MeV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass scaling of reaction mechanisms in intermediate energy heavy ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hagel</w:t>
+                <w:t xml:space="preserve">Vincent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cibor</w:t>
+                <w:t xml:space="preserve">B. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Th. Keutgen</w:t>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 672, pp.357-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(99)00850-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.62.034601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005886v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical effects in nuclear collisions in the fermi energy range: aligned breakup of heavy projectiles</w:t>
               </w:r>
@@ -5416,103 +5416,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital filtering a common analysis for data and mean field theories in heavy-ions collisions at intermediate energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Lecolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 441, pp.517-524. </w:t>
@@ -5697,51 +5697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for dynamical proton emission in peripheral Xe + Sn collisions at 50 MeV/u</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5958,618 +5958,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse-height defect in the passivated ion-implanted Si detectors of the INDRA array</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifragmentation in Xe(50 AMev)+Sn: confrontation of theory and data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ouatizerga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.F. Rivet</w:t>
+                <w:t xml:space="preserve">R. Nebauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Aichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 428, pp.379-390</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 658, pp.67-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009643v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragmentation in Xe(50 AMev)+Sn: confrontation of theory and data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Nebauer</w:t>
+                <w:t xml:space="preserve">Pulse-height defect in the passivated ion-implanted Si detectors of the INDRA array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joerg Aichelin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C.O. Bacri</w:t>
+                <w:t xml:space="preserve">A. Ouatizerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 658, pp.67-93</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 428, pp.379-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003167v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is reducibility in nuclear multifragmentation related to thermal scaling?</w:t>
+                <w:t xml:space="preserve">Experimental determination of fragment excitation energies in multifragmentation events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wieloch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Assenard</w:t>
+                <w:t xml:space="preserve">Nathalie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J B. Natowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, pp.256-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003421v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of fragment excitation energies in multifragmentation events</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is reducibility in nuclear multifragmentation related to thermal scaling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Fevre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Salou</w:t>
+                <w:t xml:space="preserve">A. Wieloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 432, pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00604-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003408v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical and statistical aspects in nucleus-nucleus collisions around the Fermi energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 29, pp.259-271</w:t>
@@ -6592,510 +6592,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed collective flow and azimuthal distributions in $^{36}$Ar+$^{27}$Al collisions from 55 to 95 Mev per nucleon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Angélique</w:t>
+                <w:t xml:space="preserve">Surveying the nuclear caloric curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.G. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Buta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Peghaire</w:t>
+                <w:t xml:space="preserve">A. Siwek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(96)00436-8⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 390, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01372-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00015715v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical effects and intermediate mass fragment production in peripheral and semi-central collisions of Xe+Sn at 50 MeV/nucleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lukasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Lecolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Plagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 55, pp.1906-1916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.55.1906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveying the nuclear caloric curve</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Dayras</w:t>
+                <w:t xml:space="preserve">Directed collective flow and azimuthal distributions in $^{36}$Ar+$^{27}$Al collisions from 55 to 95 Mev per nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peghaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 614, pp.261-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(96)00436-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01372-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003451v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00015715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hot expanding source in 50 A MeV Xe+Sn central reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7146,90 +7146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadowing effects and transverse momentum dependence of particle emission in intermediate energy heavy ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7286,453 +7286,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00015710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electronics of the Indra 4$\pi$ detection array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of very hot nuclei formed in $^{64}$Zn + $^{nat}$Ti collisions at intermediate energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pouthas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Cahan</w:t>
+                <w:t xml:space="preserve">A. Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0168-9002(95)00770-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 76, pp.4895-4898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.76.4895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00004972v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of very hot nuclei formed in $^{64}$Zn + $^{nat}$Ti collisions at intermediate energies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Bizard</w:t>
+                <w:t xml:space="preserve">Kinematical properties and composition of vaporizing sources: is thermodynamical equilibrium achieved ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.76.4895⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 388, pp.224-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01037-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014589v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematical properties and composition of vaporizing sources: is thermodynamical equilibrium achieved ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The electronics of the Indra 4$\pi$ detection array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pouthas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.F. Rivet</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 388, pp.224-228. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 369, pp.222-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01037-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0168-9002(95)00770-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002516v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00004972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of collective expansion in nucleus-nucleus collisions below 100 mev/u</w:t>
               </w:r>
@@ -7837,298 +7837,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00001280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disappearance of flow and the in-medium nucleon-nucleon cross section for $^{64}Zn$ + $^{27}Al$ collisions at intermediate energies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Brou</w:t>
+                <w:t xml:space="preserve">Vaporization events from binary dissipative collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 388, pp.219-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001279v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporization events from binary dissipative collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pârlog</w:t>
+                <w:t xml:space="preserve">Disappearance of flow and the in-medium nucleon-nucleon cross section for $^{64}Zn$ + $^{27}Al$ collisions at intermediate energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Y. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 598, pp.248-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0375-9474(95)00486-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001659v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phoswich detector array of the forward ring of INDRA</w:t>
               </w:r>
@@ -8286,77 +8286,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-C. Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 593, pp.95-123. </w:t>
@@ -8406,103 +8406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azimuthal correlation functions and the energy of vanishing flow in nucleus-nucleus collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 584, pp.397-412</w:t>
@@ -8557,51 +8557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Lecolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wielecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8656,90 +8656,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INDRA, a 4$\pi$ charged product detection array at GANIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pouthas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Plagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8942,359 +8942,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction plane determination for $^{64}$Zn+$^{27}$Al collisions at intermediate energy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Hot-nuclei formation and decay: the Ar+Ag system at 50 and 70 mev/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Nuclear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 16, pp.207</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 571, pp.588-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00016899v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-nuclei formation and decay: the Ar+Ag system at 50 and 70 mev/u</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Reaction plane determination for $^{64}$Zn+$^{27}$Al collisions at intermediate energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Y. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 571, pp.588-616</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 16, pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014983v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00016899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From in-plane to out-of-plane enhancement of the directed flow in $^{64}$Zn on $^{58}$Ni collisions between 35 and 79 MeV/u</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 331, pp.286-289</w:t>
@@ -9323,103 +9323,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results from Indra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ecomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de Ganil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 49, pp.3-12</w:t>
@@ -9442,693 +9442,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Components of collective flow and azimuthal distributions in $^{40}$Ar + $^{27}$Al and $^{40}$Ar + $^{58}$Ni collisions below 85 MeV/u</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Charged-particle calorimetry of $^{40}$Ar + $^{27}$Al reactions from 36 to 65 mev/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Cussol</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 551, pp.333-348. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1993, 561, pp.298-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0375-9474(93)90155-Q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0375-9474(93)90485-G⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00000722v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle calorimetry of $^{40}$Ar + $^{27}$Al reactions from 36 to 65 mev/u</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Components of collective flow and azimuthal distributions in $^{40}$Ar + $^{27}$Al and $^{40}$Ar + $^{58}$Ni collisions below 85 MeV/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.Q. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 561, pp.298-316. </w:t>
+              <w:t xml:space="preserve">, 1993, 551, pp.333-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0375-9474(93)90155-Q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0375-9474(93)90485-G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014978v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global variables and impact parameter determination in nucleus-nucleus collisions below 100 MeV/u</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disappearance of flow as a function of impact parameter and energy in nucleus-nucleus collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0375-9474(90)90449-V⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 249, pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(90)90519-C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00016898v1</w:t>
+                <w:t xml:space="preserve">in2p3-00016897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disappearance of flow as a function of impact parameter and energy in nucleus-nucleus collisions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global variables and impact parameter determination in nucleus-nucleus collisions below 100 MeV/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 249, pp.8-12. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 519, pp.611-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(90)90519-C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0375-9474(90)90449-V⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016897v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00016898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong impact parameter dependence of pre-equilibrium particle emission in nucleus-nucleus reactions at intermediate energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 237, pp.187-191. </w:t>
@@ -10166,64 +10166,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incomplete fusion in nucleus-nucleus central collisions. Study of $^{40}$Ar on $^{27}$Al from 25 to 85 MeV per nucleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peghaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.M. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11409,51 +11409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of hadrontherapy-relevant data to nuclear interaction codes in the Geant4 toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Braunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11569,51 +11569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dudouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11662,286 +11662,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00797002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron and charged particle identification by means of various detectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Laurent</w:t>
+                <w:t xml:space="preserve">Observable analysis for proton computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Finck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium / Medical Imaging Conference Record (NSS/MIC) / 19th Room-Temperature Semiconductor X-ray and Gamma-ray Detector Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States. pp.3654-3657</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00730971v1</w:t>
+                <w:t xml:space="preserve">in2p3-01030821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observable analysis for proton computed tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Labalme</w:t>
+                <w:t xml:space="preserve">Neutron and charged particle identification by means of various detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sénoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium / Medical Imaging Conference Record (NSS/MIC) / 19th Room-Temperature Semiconductor X-ray and Gamma-ray Detector Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Caen, France. pp.00028, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20123100028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01030821v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00730971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">95MeV/u 12C nuclear fragmentation measurements on thin targets for hadrontherapy</w:t>
               </w:r>
@@ -12115,342 +12115,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00623351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Physics and Hadron Therapy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beam control and diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labalme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APPLICATIONS OF NUCLEAR TECHNIQUES: Eleventh International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop "Hadronthérapie en France"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00671267v1</w:t>
+                <w:t xml:space="preserve">in2p3-00670306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic data acquisition and reference simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Hadronthérapie en France"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00670304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam control and diagnostics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear Physics and Hadron Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Braunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Hadronthérapie en France"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APPLICATIONS OF NUCLEAR TECHNIQUES: Eleventh International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Crete, Greece. pp.303-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3665328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00670306v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00671267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12C nuclear reaction measurements for hadrontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Braunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12669,51 +12669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The study of the 12C fragmentation at Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Braunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13470,704 +13470,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment production in central heavy-ion collisions: reconciling the dominance of dynamics with observed phase transition signals through universal fluctuations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ono</w:t>
+                <w:t xml:space="preserve">Towards an unambiguous determination of the excitation energy of the projectile in heavy-ion reactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.175-188</w:t>
+              <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.192-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011353v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission processes and neck emission in heavy ion collisions in the fermi energy range</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What can be learned from central collisions around the Fermi energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.181-186</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.188-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011906v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dissipative binary channels in the $^{107}$Ag + $^{58}$Ni reaction at 52 MeV/nucleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aiello</w:t>
+                <w:t xml:space="preserve">A. Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.176-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an unambiguous determination of the excitation energy of the projectile in heavy-ion reactions ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fission processes and neck emission in heavy ion collisions in the fermi energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.192-196</w:t>
+              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.181-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013662v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can be learned from central collisions around the Fermi energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bocage</w:t>
+                <w:t xml:space="preserve">Fragment production in central heavy-ion collisions: reconciling the dominance of dynamics with observed phase transition signals through universal fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.188-197</w:t>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.175-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011533v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dissipative binary channels in the $^{107}$Ag + $^{58}$Ni reaction at 52 MeV/nucleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anazalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.198-208</w:t>
@@ -14315,1277 +14315,1277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition in a large range of heavy excited nuclei</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Probing the nuclear liquid-gas phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Bormio, Italy. pp.144-152</w:t>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics - IWM 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011531v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the nuclear liquid-gas phase transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Borderie</w:t>
+                <w:t xml:space="preserve">Universal fluctuations: a new approach to the study of phase transitions in intermediate energy heavy ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics - IWM 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.21-26</w:t>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.84-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013652v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal fluctuations: a new approach to the study of phase transitions in intermediate energy heavy ion collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mignon</w:t>
+                <w:t xml:space="preserve">Towards an unambiguous determination of the excitation energy of the projectile in heavy-ion reactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.84-90</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.217-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012233v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an unambiguous determination of the excitation energy of the projectile in heavy-ion reactions ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+                <w:t xml:space="preserve">Phase transition in a large range of heavy excited nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.217-223</w:t>
+              <w:t xml:space="preserve">, 2002, Bormio, Italy. pp.144-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011248v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition in Xe+SN central events between 32 and 50 A.MEV</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ph. Chomaz</w:t>
+                <w:t xml:space="preserve">The onset of mid-velocity emissions in symmetric heavy ion reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.221-226</w:t>
+              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.309-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011165v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of prompt emissions to the production of intermediate velocity light particles in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Borderie</w:t>
+                <w:t xml:space="preserve">Light charged particle and fragment production mechanisms in nuclear collisions in the Fermi energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Bellaize</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch-O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bologna 2000 Nuclear Structure of the Nucleus at the Dawn of the Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.313-316</w:t>
+              <w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.169-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011691v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The onset of mid-velocity emissions in symmetric heavy ion reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.F. Rivet</w:t>
+                <w:t xml:space="preserve">Experimental signatures of non spherical single sources produced in central Xe+Sn collisions at 32 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Botvina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.309-312</w:t>
+              <w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.84-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011152v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light charged particle and fragment production mechanisms in nuclear collisions in the Fermi energy range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ch-O. Bacri</w:t>
+                <w:t xml:space="preserve">Experimental evidence for spinodal decomposition in multifragmentation of heavy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.169-182</w:t>
+              <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Bologna, Italy. pp.321-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009933v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental signatures of non spherical single sources produced in central Xe+Sn collisions at 32 MeV/nucleon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Salou</w:t>
+                <w:t xml:space="preserve">Contribution of prompt emissions to the production of intermediate velocity light particles in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 39</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.84-102</w:t>
+              <w:t xml:space="preserve">Bologna 2000 Nuclear Structure of the Nucleus at the Dawn of the Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.313-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009932v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for spinodal decomposition in multifragmentation of heavy systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transition in Xe+SN central events between 32 and 50 A.MEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tabacaru</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2000, Bologna, Italy. pp.321-325</w:t>
+              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.221-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010911v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical and non-statistical break-up of the Quasi Projectile in heavy ion collisions</w:t>
               </w:r>
@@ -15884,652 +15884,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge correlations in multifragmentation as a signature of spinodal instabilities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Colonna</w:t>
+                <w:t xml:space="preserve">Isospin of intermediate mass fragment produced in peripheral mid-peripheral and central collision from the $^{58}$Ni+$^{58}$Ni reaction at 32A 52A and 74A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Larochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-D. Frankland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ph. Chomaz</w:t>
+                <w:t xml:space="preserve">L. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Y. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Collisions Nucleus Nucleus 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008289v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin of intermediate mass fragment produced in peripheral mid-peripheral and central collision from the $^{58}$Ni+$^{58}$Ni reaction at 32A 52A and 74A MeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z.Y. He</w:t>
+                <w:t xml:space="preserve">Excitation energy of the fragments produced in central collisions of Xe + Sn at intermediate energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Collisions Nucleus Nucleus 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.443-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008290v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation energy of the fragments produced in central collisions of Xe + Sn at intermediate energies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+                <w:t xml:space="preserve">Charge correlations in multifragmentation of a heavy system and spinodal instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.443-456</w:t>
+              <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005326v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge correlations in multifragmentation of a heavy system and spinodal instabilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Colonna</w:t>
+                <w:t xml:space="preserve">Role of nucleon-nucleon collisions in the Ar+Ni reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.433-442</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Varenna, Italy. pp.499-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007770v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nucleon-nucleon collisions in the Ar+Ni reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+                <w:t xml:space="preserve">Charge correlations in multifragmentation as a signature of spinodal instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Varenna, Italy. pp.499-507</w:t>
+              <w:t xml:space="preserve">International Conference on Collisions Nucleus Nucleus 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007917v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physics of hot nuclei studied with INDRA</w:t>
               </w:r>
@@ -16653,51 +16653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical and statistical emission of light charged particles in $^{36}$Ar + $^{58}$Ni induced reactions between 32 and 95 AMeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huerstel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16759,307 +16759,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical features of nuclear sources studied with INDRA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical features in nucleus-nucleus collisions studied with INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ph. Chomaz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lautesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advances in Nuclear Physics at Bucarest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 1999, Bucarest, Romania. pp.233-241</w:t>
+              <w:t xml:space="preserve">, Dec 1999, Bucarest, Romania. pp.224-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007731v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical features in nucleus-nucleus collisions studied with INDRA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamical features of nuclear sources studied with INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Lautesse</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advances in Nuclear Physics at Bucarest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 1999, Bucarest, Romania. pp.224-232</w:t>
+              <w:t xml:space="preserve">, Dec 1999, Bucarest, Romania. pp.233-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007730v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of prompt emissions to the production of intermediate velocity light particles in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17134,777 +17134,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects in nuclear collisions in the Fermi energy range : the case of heavy systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bocage</w:t>
+                <w:t xml:space="preserve">Reaction mechanisms and multi-fragment emission around the Fermi energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.241-256</w:t>
+              <w:t xml:space="preserve">Workshop on Nuclear Gross Properties of Nuclei and Nuclear Excitations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Hirschegg, Austria. pp.12-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002509v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dependence of the multifragmentation process in 50 A MeV Xe + Sn reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Le Neindre</w:t>
+                <w:t xml:space="preserve">Multifragmentation of heavy systems around the Fermi energy : compression radial expansion and volume instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations, Hirschegg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.24-35</w:t>
+              <w:t xml:space="preserve">Workshop on Nuclear Gross Properties of Nuclei and Nuclear Excitations, Hirschegg 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.293-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003593v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of small flows in heavy ion collisions around the balance energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ch. Bacri</w:t>
+                <w:t xml:space="preserve">Angular momentum transfer in the Xe + Sn reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Genouin-Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 37</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.216-229</w:t>
+              <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.230-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023124v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragmentation of heavy systems around the Fermi energy : compression radial expansion and volume instabilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pârlog</w:t>
+                <w:t xml:space="preserve">Measurement of small flows in heavy ion collisions around the balance energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Nuclear Gross Properties of Nuclei and Nuclear Excitations, Hirschegg 27</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.293-305</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.216-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002507v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular momentum transfer in the Xe + Sn reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+                <w:t xml:space="preserve">Time dependence of the multifragmentation process in 50 A MeV Xe + Sn reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W A. Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.230-240</w:t>
+              <w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations, Hirschegg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.24-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002510v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanisms and multi-fragment emission around the Fermi energy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Métivier</w:t>
+                <w:t xml:space="preserve">Dynamical effects in nuclear collisions in the Fermi energy range : the case of heavy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Lefort</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Nuclear Gross Properties of Nuclei and Nuclear Excitations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Hirschegg, Austria. pp.12-22</w:t>
+              <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.241-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002508v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifragmentation in heavy ion reactions: dynamical effects and thermalization</w:t>
               </w:r>
@@ -17942,51 +17942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Nuclear Matter in Different Phases and Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Les Houches, France. pp.435-450</w:t>
@@ -18041,77 +18041,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Plagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.815c-821c</w:t>
@@ -18259,527 +18259,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between data measured by INDRA and the prediction of the BNV transport model for $^{36}$Ar +$ ^{58}$Ni reaction at 95 A MeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical effects in peripheral and semi-central collisions at intermediate energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Galichet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on nuclear Physics 36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Bormio, Italy. pp.410-424</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Bormio, Italy. pp.289-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003253v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-projectile and mid-rapidity characteristics in the $^{36}$Ar+$^{58}$Ni reaction at 95A MeV</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Caloric curves of hot nuclei formed in reactions induced by 50 MeV/u Xe and 52-95 MeV/u Ar projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Galichet</w:t>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.G. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siwekl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.381-394</w:t>
+              <w:t xml:space="preserve">Symposium on Nuclear Physics 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Oaxtepec, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002937v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects in peripheral and semi-central collisions at intermediate energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Tirel</w:t>
+                <w:t xml:space="preserve">Quasi-projectile and mid-rapidity characteristics in the $^{36}$Ar+$^{58}$Ni reaction at 95A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, Bormio, Italy. pp.289-296</w:t>
+              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.381-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002935v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caloric curves of hot nuclei formed in reactions induced by 50 MeV/u Xe and 52-95 MeV/u Ar projectiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Comparison between data measured by INDRA and the prediction of the BNV transport model for $^{36}$Ar +$ ^{58}$Ni reaction at 95 A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Siwekl</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Nuclear Physics 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Oaxtepec, Mexico</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on nuclear Physics 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Bormio, Italy. pp.410-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007727v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and kinematical properties of mid-rapidity emissions in Ar+Ni collisions from 52 to 95 A.MeV</w:t>
               </w:r>
@@ -18817,51 +18817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.395-409</w:t>
@@ -18916,77 +18916,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.307-318</w:t>
@@ -19009,583 +19009,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical properties and deexcitation of sources involved in collisions between light nuclei around 100 AMeV incident energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-fragment partitions in the 32 to 95 AMeV $^{36}$Ar+$^{58}$Ni reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M R. Rivet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Workshop on Heavy-ion Physics at Low, Intermediate and Relativistic Energies using $4\pi$ Detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Poiana Brasov, Romania. pp.96-107</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.309-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007485v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical equilibrium for nuclear matter produced in heavy ion collisions around 100 AMeV?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Temperature measurements from relative populations of excited states with INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lautridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Assenard</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Varenna, Italy. pp.239-248</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.465-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003708v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragmentation of heavy systems: characteristics and scaling laws</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Squalli</w:t>
+                <w:t xml:space="preserve">Multifragment production in heavy ion induced reactions at intermediate energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benkirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Bormio, Italy. pp.225-250</w:t>
+              <w:t xml:space="preserve">Colloque Franco-Japonais : Frontier and perspective of Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Dogashima, Japan. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005161v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of nucleus-nucleus collisions up to 100 MeV/u and the caloric curve</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bisquer</w:t>
+                <w:t xml:space="preserve">Selection of single-source multifragmentation events for collisions of $^{155}$Gd+$^{238}$U at 36 MeV/u studied with INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Lecolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Workshop on Heavy Ion Physics at Low, Intermediate and Relativistic Energies using 4$\pi$ Detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Poiana Brasov, Romania. pp.108-120</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.323-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008047v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamical equilibrium up to the gas phase?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.G. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19604,73 +19604,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.396-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifragment production in heavy ion induced reactions at intermediate energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19679,814 +19679,814 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Varenna, Italy. pp.184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of single-source multifragmentation events for collisions of $^{155}$Gd+$^{238}$U at 36 MeV/u studied with INDRA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.F. Lecolley</w:t>
+                <w:t xml:space="preserve">Dynamics of nucleus-nucleus collisions up to 100 MeV/u and the caloric curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bisquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.323-342</w:t>
+              <w:t xml:space="preserve">International Research Workshop on Heavy Ion Physics at Low, Intermediate and Relativistic Energies using 4$\pi$ Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Poiana Brasov, Romania. pp.108-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023110v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fragment partitions in the 32 to 95 AMeV $^{36}$Ar+$^{58}$Ni reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Nalpas</w:t>
+                <w:t xml:space="preserve">Multifragmentation of heavy systems: characteristics and scaling laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Dore</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Squalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.309-322</w:t>
+              <w:t xml:space="preserve">, 1997, Bormio, Italy. pp.225-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009645v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature measurements from relative populations of excited states with INDRA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Thermodynamical properties and deexcitation of sources involved in collisions between light nuclei around 100 AMeV incident energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Eudes</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.465-478</w:t>
+              <w:t xml:space="preserve">International Research Workshop on Heavy-ion Physics at Low, Intermediate and Relativistic Energies using $4\pi$ Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Poiana Brasov, Romania. pp.96-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002410v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragment production in heavy ion induced reactions at intermediate energy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Benkirane</w:t>
+                <w:t xml:space="preserve">Thermodynamical equilibrium for nuclear matter produced in heavy ion collisions around 100 AMeV?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassan-Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+                <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Franco-Japonais : Frontier and perspective of Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Dogashima, Japan. pp.1-12</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Varenna, Italy. pp.239-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010754v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent temperatures in hot quasi-projectiles and the caloric curve</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Siwek</w:t>
+                <w:t xml:space="preserve">Phase transition in nuclear matter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ecomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Workshop on Nuclear Dynamics Marathon 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, The Keys, United States. pp.25</w:t>
+              <w:t xml:space="preserve">CRIS'96 First Catania Relastivistic Ion Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Acicastello, Italy. pp.133-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007484v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible scenario for the time dependence of the multifragmentation process in Xe+Sn collisions (an explanation of the 3He puzzle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.A. Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.251-275</w:t>
@@ -20509,152 +20509,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition in nuclear matter ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+                <w:t xml:space="preserve">Apparent temperatures in hot quasi-projectiles and the caloric curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Benlliure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Le Fevre</w:t>
+                <w:t xml:space="preserve">M. Assenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.G. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siwek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRIS'96 First Catania Relastivistic Ion Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Acicastello, Italy. pp.133-142</w:t>
+              <w:t xml:space="preserve">Winter Workshop on Nuclear Dynamics Marathon 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, The Keys, United States. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009755v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for dynamical effects in the multifragmentation process at intermediate energy</w:t>
               </w:r>
@@ -20666,64 +20666,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20765,103 +20765,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear matter flow studies at Ganil using NAUTILUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Workshop on Heavy Ion Physics at Low, Intermediate and Relativistic Energies using 4$\pi$ Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Poiana Brasov, Romania. pp.137-144</w:t>
@@ -21153,90 +21153,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical effects and IMF production in peripheral and semi-central collisions of Xe+Sn at 50 MeV/nucleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lukasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Lecolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Plagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Bormio, Italy. pp.36-45</w:t>
@@ -21259,777 +21259,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00008089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of reaction mechanisms in symmetrical nucleus-nucleus collisions as a function of the mass of the system from 25 to 74 MeV/u</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.L. Charvet</w:t>
+                <w:t xml:space="preserve">Vaporization of the Ar + Ni system studied with the 4 $\pi$ multidetector INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Bormio, Italy. pp.255-275</w:t>
+              <w:t xml:space="preserve">International Workshop on Multiparticle Correlations and Nuclear Reactions CORINNE II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Nantes, France. pp.338-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010400v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and decay of hot nuclei in the $^{64}$Zn+$^{nat}$Ti and $^{36}$Ar+$^{27}$Al reactions</w:t>
+                <w:t xml:space="preserve">Formation and decay of hot nuclei in the $^{64}$+$^{nat}$Ti and $^{36}$Ar+$^{27}$Al at reactions intermediate energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Bormio, Italy. pp.183-199</w:t>
+              <w:t xml:space="preserve">1995 ACS nuclear chemistry Award symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Anaheim, United States. pp.87-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00017253v1</w:t>
+                <w:t xml:space="preserve">in2p3-00006319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal dependence of the directed flow in collisions up to 95 MeV/u : from in-plane to out-of-plane enhancement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Formation and decay of hot nuclei in the $^{64}$Zn+$^{nat}$Ti and $^{36}$Ar+$^{27}$Al reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Nucleus-Nucleus Collisions 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, Taormina, Italy. pp.543-546</w:t>
+              <w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Bormio, Italy. pp.183-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00014711v1</w:t>
+                <w:t xml:space="preserve">in2p3-00017253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and decay of hot nuclei in the $^{64}$+$^{nat}$Ti and $^{36}$Ar+$^{27}$Al at reactions intermediate energies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.C. Angélique</w:t>
+                <w:t xml:space="preserve">Evolution of reaction mechanisms for reaction $^{36}$Ar+$^{58}$Ni studied from 32 to 95 MeV with the INDRA multidetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Bizard</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benkirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1995 ACS nuclear chemistry Award symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Anaheim, United States. pp.87-95</w:t>
+              <w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1995, Bormio, Italy. pp.217-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00006319v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of reaction mechanisms for reaction $^{36}$Ar+$^{58}$Ni studied from 32 to 95 MeV with the INDRA multidetector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. de Filippo</w:t>
+                <w:t xml:space="preserve">Azimuthal dependence of the directed flow in collisions up to 95 MeV/u : from in-plane to out-of-plane enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1995, Bormio, Italy. pp.217-236</w:t>
+              <w:t xml:space="preserve">International Conference On Nucleus-Nucleus Collisions 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, Taormina, Italy. pp.543-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009774v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporization of the Ar + Ni system studied with the 4 $\pi$ multidetector INDRA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Chbihi</w:t>
+                <w:t xml:space="preserve">Evolution of reaction mechanisms in symmetrical nucleus-nucleus collisions as a function of the mass of the system from 25 to 74 MeV/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multiparticle Correlations and Nuclear Reactions CORINNE II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Nantes, France. pp.338-353</w:t>
+              <w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Bormio, Italy. pp.255-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005191v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance of deep inelastic binary processes in symmetric nucleus-nucleus collisions from 25 to 75 MeV/u</w:t>
               </w:r>
@@ -22041,64 +22041,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22259,359 +22259,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporization of the Ar + Ni system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C O. Bacri</w:t>
+                <w:t xml:space="preserve">Evolution of Fragment Distributions and Reaction Mechanisms for the Ar+Ni System from 32 to 95 A.MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1995 ACS nuclear chemistry Award symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Anaheim, United States. pp.109-117</w:t>
+              <w:t xml:space="preserve">XI Winter Workshop on Nuclear Dynamics, Key West, Florida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Key West, United States. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00006309v1</w:t>
+                <w:t xml:space="preserve">hal-00005594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Fragment Distributions and Reaction Mechanisms for the Ar+Ni System from 32 to 95 A.MeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nalpas</w:t>
+                <w:t xml:space="preserve">Vaporization of the Ar + Ni system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Filippo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Winter Workshop on Nuclear Dynamics, Key West, Florida</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Key West, United States. pp.31</w:t>
+              <w:t xml:space="preserve">1995 ACS nuclear chemistry Award symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Anaheim, United States. pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005594v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of inplane flow and azimuthal distribution with 4$\pi$ detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tours Symposium on Nuclear Physics 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Tours, France. pp.281-290</w:t>
@@ -22778,51 +22778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results with the 4 pi indra detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22929,64 +22929,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IN2P3-RIKEN Symposium on Heavy Ion Collisions 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Saitama, Japan. pp.189-198</w:t>
@@ -23028,90 +23028,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Components of collective flow in nucleus-nucleus collisions at intermediate energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peghaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reuniao de Trabalho Sobre Fisica Nuclear 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Serra Negra, Brazil. pp.662</w:t>
@@ -23140,103 +23140,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results on nuclear flow measurements at ganil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peghaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting On Nuclear Physics. 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Bormio, Italy. pp.213-227</w:t>
@@ -23278,77 +23278,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged particle calorimetry of $^{40}$Ar +$^{27}$Al and $^{64}$Zn + $^{nat}$Ti reactions at intermediate energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23384,298 +23384,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation energy distributions in fusion reactions induced by Ar projectiles at 50 and 70 MeV/u</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Inversion of collective matter flow in nucleus-nucleus collisions, measured with a 4$\pi$ charged particle array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Bougault</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.Q. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 30</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Nucleus-Nucleus Collisions 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Kanazawa, Japan. pp.75c-82c, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0375-9474(92)90759-D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00006163v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of collective matter flow in nucleus-nucleus collisions, measured with a 4$\pi$ charged particle array</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Excitation energy distributions in fusion reactions induced by Ar projectiles at 50 and 70 MeV/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W.Q. Shen</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nucleus-Nucleus Collisions 4</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1992, Bormio, Italy. pp.152-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011796v1</w:t>
+                <w:t xml:space="preserve">in2p3-00006163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indra : a new 4$\pi$ detector for charged particles and nuclei at the Ganil facility</w:t>
               </w:r>
@@ -23780,368 +23780,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00014718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of collective flow in heavy ion collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Brou</w:t>
+                <w:t xml:space="preserve">Dynamical origins of intermediate velocity light particles in $^{64}$Zn + $^{58}$ Ni at 35 - 79 AMeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Natowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tours Symposium on Nuclear Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Towards a unified picture of nuclear dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Nikko, Japan. pp.452-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.42036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00006219v1</w:t>
+                <w:t xml:space="preserve">in2p3-00006178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical origins of intermediate velocity light particles in $^{64}$Zn + $^{58}$ Ni at 35 - 79 AMeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gui</w:t>
+                <w:t xml:space="preserve">Study of collective flow in heavy ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.Q. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards a unified picture of nuclear dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tours Symposium on Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1991, Tours, France. pp.204-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.42036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00006178v1</w:t>
+                <w:t xml:space="preserve">in2p3-00006219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of collective matter flow in nucleus-nucleus collisions, measured with a 4$\pi$ charged particle array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1991, Bormio, Italy. pp.1-15</w:t>
@@ -24183,90 +24183,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusive study of nucleus-nucleus reactions at intermediate energies : Impact parameter dependence of preequilibrium emission, Collective flow and hot nuclei formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Péter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nuclear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1990, Elba Island, Italy. pp.C127-C140, </w:t>
@@ -24342,64 +24342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24435,298 +24435,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explosions in Landau Vlasov dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Suraud</w:t>
+                <w:t xml:space="preserve">The Onset of Multifragmentation in the $^{40}$Ar + $^{27}$Al system between 25 and 85 MeV/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Pi</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Doubre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peghaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nuclear Dynamics at Medium and High Energies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1989, Bormio, Italy. pp.298-311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00004625v1</w:t>
+                <w:t xml:space="preserve">in2p3-00006232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Onset of Multifragmentation in the $^{40}$Ar + $^{27}$Al system between 25 and 85 MeV/u</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Hagel</w:t>
+                <w:t xml:space="preserve">Explosions in Landau Vlasov dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Suraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Peghaire</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 27</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Nuclear Dynamics at Medium and High Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1988, Bad Honnef, Germany. pp.73-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0375-9474(89)90309-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00006232v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00004625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -25770,90 +25770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the emission patterns on Li-Li azimuthal angular correlations in $^{36}$Ar + $^{58}$Ni dissipative collisions at 32 MeV/u</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25972,51 +25972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -26064,77 +26064,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gouiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reposeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -27036,215 +27036,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00841365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation du carbone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Billotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Caen, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01073362v1</w:t>
+                <w:t xml:space="preserve">medihal-00841363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billotron</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentation du carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Caen, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00841363v1</w:t>
+                <w:t xml:space="preserve">medihal-01073362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId538"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -27320,51 +27320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8735A33F"/>
+    <w:nsid w:val="74C1AD49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27551,51 +27551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-cussol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4197-6953" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069560145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/tel-01095349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Finck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karakaya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044602" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissonnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fontbonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carniol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.12.040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555145v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvador" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01177619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/50/4/453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labalme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.054616" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00839436v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brusasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.10.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rescigno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.064615" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00806234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juliani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braunn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.03.038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00879483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bopp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/20/7261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00829487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.024606" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamrita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borderie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavergne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Neindre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.03.053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC9ZQH90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00619633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9Z6QRXD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00258718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pautard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Batin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.01.098" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;riault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vall&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gingras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larochelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.014610" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001474v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bittiger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.034607" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charvet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2003.11.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.05.112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hudan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wieleczko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.064613" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galichet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gulminelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rivet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lecolley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10047-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCR8CXPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellaize" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.064603" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Rivet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tabacaru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01712-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013665v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(02)00988-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vient" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genouin-Duhamel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Steckmeyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch.O. Bacri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01321-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRW9X96X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.044604" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019578v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01710-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Squalli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00606-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009778v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dore" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cugnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.63.034612" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morawetz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lipavsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colonna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00607-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011614v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00558-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75WCVS3T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006315v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L. Charvet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01007-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assenard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00013604" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003596v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00850-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLSFQKXM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pawlowski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500070022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDGJMDPM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wada" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hagel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cibor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Keutgen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.62.034601" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louvel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. O. Bacri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00193-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6Z18MV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005276v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bougault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(99)00831-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Ma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00402-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Laville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reposeur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00861-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1F61GWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003598v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lukasik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.61.014606" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009643v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouatizerga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003167v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nebauer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Aichelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003421v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieloch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00604-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003408v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B. Natowitz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003454v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O. Bacri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015715v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bizard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peghaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(96)00436-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2408ZP6Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009570v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.55.1906" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003451v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siwek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01372-X" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000114v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laforest" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01446-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002180050207" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFNBGVV4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004972v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouthas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cahan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(95)00770-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5LSX8DS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014589v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerambrun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.76.4895" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002516v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01037-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLCHM77H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001280v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Jeong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001279v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. He" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(95)00486-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PHKX4JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001659v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016790v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gautier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(95)00203-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXMTW5FT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014470v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-C. Jeong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(95)00317-T" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07M3641Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009618v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlliure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wielecko" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014661v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Saint-Laurent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(94)01543-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W55NHF5M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012954v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00551-U" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RHTQBP6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014983v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badala" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbera" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016842v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Popescu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009606v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ecomard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000722v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Q. Shen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(93)90485-G" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVR11866-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014978v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(93)90155-Q" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-995B5FFD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016898v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(90)90449-V" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G20H0LK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016897v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sullivan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(90)90519-C" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN5BN2JD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016892v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(90)91426-C" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016908v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Jin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Doubre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(89)90147-0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GFH6SQ3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00324663v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sneppen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregoire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(89)90884-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSTS681R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04953642v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cussol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hommet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04937735v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04937840v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703573v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714608005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268081v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An G&#233;rault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boissonnat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338382v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samuel Salvador" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01996132v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01070819v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01073858v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062303v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00927004v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012163" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797002v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730971v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;noville" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100028" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01030821v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855256v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623351v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671267v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665328" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670304v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670306v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00449227v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674980v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darr&#233;on" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Queinnec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595816v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00222737v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00194587v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2825813" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00164012v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2006.353840" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024852v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morisseau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024851v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023393v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023920v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011353v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ono" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011906v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013661v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzalone" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013662v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011533v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011249v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anazalone" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011939v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011531v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013652v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012233v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011248v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011165v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Chomaz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011691v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011152v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009933v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch-O. Bacri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009932v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouriquet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Botvina" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010911v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chomaz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009936v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019587v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011166v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Maskay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lautesse" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desesquelles" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerlic" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008289v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Frankland" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008290v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaulieu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005326v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007770v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007917v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007728v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bacri" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005327v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerstel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Charvet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007731v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007730v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007918v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002509v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003593v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Agostino" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W A. Friedman" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023124v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002507v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002510v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002508v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002362v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003134v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003213v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003253v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002937v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002935v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tirel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007727v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siwekl" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003707v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003706v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Nguyen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007485v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R. Rivet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003708v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F. Rivet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005161v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008047v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bisquer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005046v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Durand" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021895v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkirane" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023110v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009645v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002410v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010754v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007484v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023111v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Friedman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009755v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023109v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018835v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008090v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007863v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008089v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010400v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017253v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014711v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006319v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009774v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Filippo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005191v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008206v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013493v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint-Laurent" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006309v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005594v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nalpas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006129v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006110v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013344v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkiranne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006131v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006107v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015025v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013343v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006163v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011796v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(92)90759-D" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VCP7BG6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014718v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bimbot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkiran" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006219v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006178v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Natowitz" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gui" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.42036" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006175v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00719507v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;ter" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(90)90621-R" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M8D5BRW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009381v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004625v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suraud" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boilley" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(89)90309-6" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4163Q8V3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006232v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04937910v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05400393v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265958v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lambert" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Anfray" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269164v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596884v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00186154v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137412v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868025v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023856v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escano-Rodriguez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003439v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002559v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007496v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouiro" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841364v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hommet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841366v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841370v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841367v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841369v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841371v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841365v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01073362v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841363v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-cussol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4197-6953" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069560145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/tel-01095349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Finck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karakaya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044602" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissonnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fontbonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carniol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.12.040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555145v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvador" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01177619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/50/4/453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labalme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.054616" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00839436v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brusasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.10.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rescigno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.064615" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00879483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bopp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/20/7261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00806234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juliani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braunn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.03.038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00829487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.024606" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamrita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borderie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavergne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Neindre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.03.053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC9ZQH90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00619633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9Z6QRXD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00258718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pautard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Batin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.01.098" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;riault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vall&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gingras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larochelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.014610" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001474v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bittiger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.034607" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charvet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2003.11.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.05.112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hudan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wieleczko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.064613" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galichet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gulminelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lecolley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10047-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCR8CXPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellaize" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.064603" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Rivet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tabacaru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01712-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013665v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(02)00988-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vient" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genouin-Duhamel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Steckmeyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch.O. Bacri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01321-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRW9X96X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.044604" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019578v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01710-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Squalli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00606-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009778v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dore" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cugnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.63.034612" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morawetz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lipavsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colonna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00607-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011614v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00558-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75WCVS3T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pawlowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500070022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDGJMDPM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005886v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wada" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hagel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cibor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Keutgen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.62.034601" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010822v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assenard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00013604" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L. Charvet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01007-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003596v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00850-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLSFQKXM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louvel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. O. Bacri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00193-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6Z18MV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005276v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bougault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(99)00831-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Ma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00402-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Laville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reposeur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00861-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1F61GWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003598v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lukasik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.61.014606" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nebauer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Aichelin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouatizerga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003408v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B. Natowitz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003421v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieloch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00604-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003454v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O. Bacri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siwek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01372-X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.55.1906" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015715v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bizard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peghaire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(96)00436-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2408ZP6Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000114v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laforest" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01446-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002180050207" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFNBGVV4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014589v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerambrun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.76.4895" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002516v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01037-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLCHM77H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouthas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaut" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cahan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(95)00770-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5LSX8DS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001280v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Jeong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001659v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001279v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. He" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(95)00486-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PHKX4JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016790v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gautier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(95)00203-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXMTW5FT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014470v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-C. Jeong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(95)00317-T" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07M3641Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009618v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlliure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wielecko" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014661v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Saint-Laurent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(94)01543-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W55NHF5M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012954v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00551-U" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RHTQBP6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014983v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badala" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016842v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Popescu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009606v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ecomard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014978v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(93)90155-Q" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-995B5FFD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000722v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Q. Shen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(93)90485-G" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVR11866-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sullivan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(90)90519-C" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN5BN2JD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016898v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(90)90449-V" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G20H0LK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016892v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(90)91426-C" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016908v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Jin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Doubre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(89)90147-0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GFH6SQ3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00324663v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sneppen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregoire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(89)90884-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSTS681R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04953642v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cussol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hommet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04937735v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04937840v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703573v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714608005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268081v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An G&#233;rault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boissonnat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338382v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samuel Salvador" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01996132v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01070819v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01073858v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062303v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00927004v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012163" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797002v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01030821v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730971v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;noville" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100028" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855256v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623351v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670306v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670304v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671267v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665328" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00449227v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674980v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darr&#233;on" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Queinnec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595816v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00222737v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00194587v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2825813" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00164012v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2006.353840" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024852v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morisseau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024851v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023393v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023920v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013662v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011533v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013661v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzalone" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011906v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011353v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ono" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011249v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anazalone" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011939v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013652v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012233v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011248v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011531v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011152v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009933v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch-O. Bacri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009932v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouriquet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Botvina" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010911v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chomaz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011691v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011165v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Chomaz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009936v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019587v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011166v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Maskay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lautesse" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desesquelles" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerlic" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008290v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaulieu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagne" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005326v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007770v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007917v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008289v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Frankland" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007728v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bacri" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005327v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerstel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Charvet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007730v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007731v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007918v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002508v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002507v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002510v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023124v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003593v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Agostino" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W A. Friedman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002509v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002362v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003134v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003213v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002935v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tirel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007727v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siwekl" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002937v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003253v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003707v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003706v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Nguyen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009645v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002410v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010754v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkirane" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023110v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005046v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Durand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021895v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008047v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bisquer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005161v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007485v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R. Rivet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003708v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F. Rivet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009755v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023111v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Friedman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007484v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023109v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018835v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008090v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007863v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008089v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005191v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006319v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017253v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009774v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Filippo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014711v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010400v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008206v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013493v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint-Laurent" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005594v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nalpas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006309v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006129v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006110v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013344v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkiranne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006131v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006107v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015025v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013343v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011796v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(92)90759-D" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VCP7BG6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006163v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014718v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bimbot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkiran" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006178v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Natowitz" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gui" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.42036" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006219v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006175v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00719507v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;ter" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(90)90621-R" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M8D5BRW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009381v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006232v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004625v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suraud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boilley" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(89)90309-6" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4163Q8V3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04937910v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05400393v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265958v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lambert" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Anfray" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269164v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596884v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00186154v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137412v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868025v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023856v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escano-Rodriguez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003439v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002559v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007496v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouiro" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841364v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hommet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841366v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841370v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841367v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841369v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841371v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841365v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841363v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01073362v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>