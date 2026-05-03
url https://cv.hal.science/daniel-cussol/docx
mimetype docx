--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -378,429 +378,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential cross section measurements for hadron therapy: 50 MeV/nucleon $^{12}$C reactions on H, C, O, Al, and $^{nat}$Ti targets</w:t>
+                <w:t xml:space="preserve">Cross section measurements for production of positron emitters for PET imaging in carbon therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Karakaya</w:t>
+                <w:t xml:space="preserve">J.M. Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (4), pp.044602. </w:t>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.044607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.044602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.044607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01554548v1</w:t>
+                <w:t xml:space="preserve">hal-01555145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and performances of DOSION, a dosimetry equipment dedicated to radiobiology experiments taking place at GANIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential cross section measurements for hadron therapy: 50 MeV/nucleon $^{12}$C reactions on H, C, O, Al, and $^{nat}$Ti targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boissonnat</w:t>
+                <w:t xml:space="preserve">Ch. Finck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Fontbonne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Carniol</w:t>
+                <w:t xml:space="preserve">Y. Karakaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.12.040⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.044602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.044602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01347982v1</w:t>
+                <w:t xml:space="preserve">hal-01554548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross section measurements for production of positron emitters for PET imaging in carbon therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and performances of DOSION, a dosimetry equipment dedicated to radiobiology experiments taking place at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Salvador</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.M. Fontbonne</w:t>
+                <w:t xml:space="preserve">B. Carniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (4), pp.044607. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 856, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.044607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555145v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01347982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Billotron: a way to experimentally apprehend the subatomic world</w:t>
               </w:r>
@@ -914,412 +914,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01177619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking geant4 nuclear models for hadron therapy with 95 MeV/nucleon carbon ions</w:t>
+                <w:t xml:space="preserve">Zero degree measurements of 12C fragmentation at 95 MeV/nucleon on thin targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dudouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Finck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rescigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89, pp.054616. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.054616⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89, pp.064615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.064615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00858656v1</w:t>
+                <w:t xml:space="preserve">in2p3-01017198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and performances of a monitoring ionization chamber dedicated to IBA-universal irradiation head for Pencil Beam Scanning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Colin</w:t>
+                <w:t xml:space="preserve">Benchmarking geant4 nuclear models for hadron therapy with 95 MeV/nucleon carbon ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dudouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labalme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 736, pp.112-117. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.054616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.054616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00839436v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00858656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero degree measurements of 12C fragmentation at 95 MeV/nucleon on thin targets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Labalme</w:t>
+                <w:t xml:space="preserve">Characterization and performances of a monitoring ionization chamber dedicated to IBA-universal irradiation head for Pencil Beam Scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brusasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Rescigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.064615. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 736, pp.112-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.064615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01017198v1</w:t>
+                <w:t xml:space="preserve">in2p3-00839436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton computed tomography from multiple physics processes</w:t>
               </w:r>
@@ -1344,51 +1344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Finck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2012,90 +2012,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line monitoring of fluence distributions and imaging of scanning ion beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Batin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 588, pp.448-456. </w:t>
@@ -3146,51 +3146,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of CsI(Tl) scintillators over a large range in energy and atomic number of ions (Part II): calibration and identification in the INDRA array</w:t>
+                <w:t xml:space="preserve">Response of CsI(Tl) scintillators over a large range in energy and atomic number of ions (Part I) : recombination and $\delta$-electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pârlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
@@ -3229,1368 +3229,1368 @@
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 482, pp.693-706. </w:t>
+              <w:t xml:space="preserve">, 2002, 482, pp.674-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01712-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01710-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011004v1</w:t>
+                <w:t xml:space="preserve">in2p3-00019578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragmentation process for different mass asymmetry in the entrance channel around the fermi energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+                <w:t xml:space="preserve">Response of CsI(Tl) scintillators over a large range in energy and atomic number of ions (Part II): calibration and identification in the INDRA array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(02)00988-0⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 482, pp.693-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01712-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013665v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we really measure the internal energy of hot nuclei with a 4$\pi$ detection array ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Multifragmentation process for different mass asymmetry in the entrance channel around the fermi energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 700, pp.555-576. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(01)01321-5⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 709, pp.367-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(02)00988-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012206v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected aspects of the classical molecular dynamics of N particles in strong interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can we really measure the internal energy of hot nuclei with a 4$\pi$ detection array ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Genouin-Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 700, pp.555-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(01)01321-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019900v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of sideward flow around the balance energy</w:t>
+                <w:t xml:space="preserve">Selected aspects of the classical molecular dynamics of N particles in strong interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 65, pp.044604. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 65, pp.054614-1-054614-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011722v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00019900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of CsI(Tl) scintillators over a large range in energy and atomic number of ions (Part I) : recombination and $\delta$-electrons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Chbihi</w:t>
+                <w:t xml:space="preserve">Measurements of sideward flow around the balance energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 482, pp.674-692. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65, pp.044604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01710-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.65.044604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019578v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragmentation of a very heavy nuclear system (I): selection of a single-source events</w:t>
+                <w:t xml:space="preserve">Multifragmentation of a very heavy nuclear system (II) bulk properties and spinodal decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.O. Bacri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Squalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 689, pp.905-939. </w:t>
+              <w:t xml:space="preserve">, 2001, 689, pp.940-964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00606-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00607-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009773v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of light particles produced in Ar + Ni collisions at 95 A.MeV : evaporation versus prompt emission</w:t>
+                <w:t xml:space="preserve">Midrapidity charge distribution in peripheral heavy ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dore</w:t>
+                <w:t xml:space="preserve">K. Morawetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Volant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+                <w:t xml:space="preserve">P. Lipavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 63, pp.0346121-03461210. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009778v1</w:t>
+                <w:t xml:space="preserve">in2p3-00019654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midrapidity charge distribution in peripheral heavy ion collisions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Cussol</w:t>
+                <w:t xml:space="preserve">Excitation energy and angular momentum of quasiprojectiles produced in the Xe + Sn collisions at incident energies between 25 and 50 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Genouin-Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 686, pp.537-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00558-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019654v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragmentation of a very heavy nuclear system (II) bulk properties and spinodal decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Borderie</w:t>
+                <w:t xml:space="preserve">Properties of light particles produced in Ar + Ni collisions at 95 A.MeV : evaporation versus prompt emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Colonna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+                <w:t xml:space="preserve">R. Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 689, pp.940-964. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 63, pp.0346121-03461210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00607-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.63.034612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009766v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation energy and angular momentum of quasiprojectiles produced in the Xe + Sn collisions at incident energies between 25 and 50 MeV/nucleon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+                <w:t xml:space="preserve">Multifragmentation of a very heavy nuclear system (I): selection of a single-source events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Squalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 686, pp.537-567. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00558-3⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 689, pp.905-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00606-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011614v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prompt light particle emission in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t>
               </w:r>
@@ -4602,64 +4602,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4850,191 +4850,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission time scale of light particles in the system Xe+Sn at 50 A.MeV - A probe for dynamical emission ?</w:t>
+                <w:t xml:space="preserve">Mass scaling of reaction mechanisms in intermediate energy heavy ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gourio</w:t>
+                <w:t xml:space="preserve">Vincent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ardouin</w:t>
+                <w:t xml:space="preserve">B. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Assenard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Bacri</w:t>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 672, pp.357-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(99)00850-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/PL00013604⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010822v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the intermediate velocity emissions on the quasi-projectile properties for the Ar + Ni system at 95 A.MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5118,1048 +5130,1024 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00006315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass scaling of reaction mechanisms in intermediate energy heavy ion collisions</w:t>
+                <w:t xml:space="preserve">Emission time scale of light particles in the system Xe+Sn at 50 A.MeV - A probe for dynamical emission ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Métivier</w:t>
+                <w:t xml:space="preserve">D. Gourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tamain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">D. Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(99)00850-7⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7, pp.245-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00013604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003596v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects in nuclear collisions in the fermi energy range: aligned breakup of heavy projectiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital filtering a common analysis for data and mean field theories in heavy-ions collisions at intermediate energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Lecolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bocage</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ch. O. Bacri</w:t>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00193-7⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 441, pp.517-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(99)00831-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007851v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital filtering a common analysis for data and mean field theories in heavy-ions collisions at intermediate energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Gulminelli</w:t>
+                <w:t xml:space="preserve">Dynamical effects in nuclear collisions in the fermi energy range: aligned breakup of heavy projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-9002(99)00831-1⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, A676, pp.391-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00193-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005276v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of intermediate velocity products in the Ar+Ni collisions between 52 and 95 A.MeV</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Cussol</w:t>
+                <w:t xml:space="preserve">Evidence for dynamical proton emission in peripheral Xe + Sn collisions at 50 MeV/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.G. Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Peter</w:t>
+                <w:t xml:space="preserve">Philippe Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Reposeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(99)00402-9⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 488, pp.211-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00861-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003952v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for dynamical proton emission in peripheral Xe + Sn collisions at 50 MeV/u</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L. Laville</w:t>
+                <w:t xml:space="preserve">Study of intermediate velocity products in the Ar+Ni collisions between 52 and 95 A.MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Reposeur</w:t>
+                <w:t xml:space="preserve">Y.G. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 488, pp.211-217. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 662, pp.397-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00861-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(99)00402-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005978v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of midvelocity emissions in symmetric heavy ion reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Plagnol</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Lukasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 61, pp.014606-1-014606-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.61.014606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifragmentation in Xe(50 AMev)+Sn: confrontation of theory and data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nebauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nebauer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 658, pp.67-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse-height defect in the passivated ion-implanted Si detectors of the INDRA array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tabacaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouatizerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pârlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6178,497 +6166,497 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 428, pp.379-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of fragment excitation energies in multifragmentation events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Salou</w:t>
+                <w:t xml:space="preserve">Is reducibility in nuclear multifragmentation related to thermal scaling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wieloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 432, pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00604-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003408v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is reducibility in nuclear multifragmentation related to thermal scaling?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of fragment excitation energies in multifragmentation events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J B. Natowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wieloch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Assenard</w:t>
+                <w:t xml:space="preserve">S. Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, pp.256-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003421v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical and statistical aspects in nucleus-nucleus collisions around the Fermi energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 29, pp.259-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveying the nuclear caloric curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.G. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siwek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6677,412 +6665,412 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 390, pp.41-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01372-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects and intermediate mass fragment production in peripheral and semi-central collisions of Xe+Sn at 50 MeV/nucleon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Plagnol</w:t>
+                <w:t xml:space="preserve">Directed collective flow and azimuthal distributions in $^{36}$Ar+$^{27}$Al collisions from 55 to 95 Mev per nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peghaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.55.1906⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 614, pp.261-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(96)00436-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009570v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00015715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed collective flow and azimuthal distributions in $^{36}$Ar+$^{27}$Al collisions from 55 to 95 Mev per nucleon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Peghaire</w:t>
+                <w:t xml:space="preserve">Dynamical effects and intermediate mass fragment production in peripheral and semi-central collisions of Xe+Sn at 50 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Lecolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 614, pp.261-288. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 55, pp.1906-1916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(96)00436-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.55.1906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00015715v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hot expanding source in 50 A MeV Xe+Sn central reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7091,132 +7079,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 391, pp.15-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01446-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00000114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadowing effects and transverse momentum dependence of particle emission in intermediate energy heavy ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7225,238 +7213,238 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. A, Atoms and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 357, pp.9-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002180050207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002180050207⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00015710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of very hot nuclei formed in $^{64}$Zn + $^{nat}$Ti collisions at intermediate energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 76, pp.4895-4898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.76.4895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00014589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematical properties and composition of vaporizing sources: is thermodynamical equilibrium achieved ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7505,4653 +7493,4706 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 388, pp.224-228. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01037-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01037-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electronics of the Indra 4$\pi$ detection array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pouthas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pouthas</w:t>
+                <w:t xml:space="preserve">A. Bertaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 369, pp.222-247. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-9002(95)00770-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0168-9002(95)00770-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00004972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of collective expansion in nucleus-nucleus collisions below 100 mev/u</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Peter</w:t>
+                <w:t xml:space="preserve">Vaporization events from binary dissipative collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 604, pp.208-218</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 388, pp.219-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001280v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporization events from binary dissipative collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pârlog</w:t>
+                <w:t xml:space="preserve">Onset of collective expansion in nucleus-nucleus collisions below 100 mev/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 388, pp.219-223</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 604, pp.208-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001659v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disappearance of flow and the in-medium nucleon-nucleon cross section for $^{64}Zn$ + $^{27}Al$ collisions at intermediate energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Y. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 598, pp.248-262. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0375-9474(95)00486-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0375-9474(95)00486-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00001279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phoswich detector array of the forward ring of INDRA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+                <w:t xml:space="preserve">Onset of vaporization for the ar+ni system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.L. Laville</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0168-9002(95)00203-0⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 353, pp.27-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)00551-U⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016790v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary dissipative processes and formation of hot nuclei in $^{36}Ar$ + $^{27}Al$ reactions from 55 to 95 MeV/u</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Bizard</w:t>
+                <w:t xml:space="preserve">The phoswich detector array of the forward ring of INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0375-9474(95)00317-T⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 361, pp.472-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-9002(95)00203-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014470v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00016790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal correlation functions and the energy of vanishing flow in nucleus-nucleus collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Buta</w:t>
+                <w:t xml:space="preserve">Binary dissipative processes and formation of hot nuclei in $^{36}Ar$ + $^{27}Al$ reactions from 55 to 95 MeV/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S-C. Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 584, pp.397-412</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 593, pp.95-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0375-9474(95)00317-T⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00014706v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment-fragment azimuthal angular correlations in 32 A.MeV $^{36}Ar + ^{58}Ni$ dissipative collisions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Azimuthal correlation functions and the energy of vanishing flow in nucleus-nucleus collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles de Ganil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 54, pp.22-33</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 584, pp.397-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009618v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INDRA, a 4$\pi$ charged product detection array at GANIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.G. Saint-Laurent</w:t>
+                <w:t xml:space="preserve">Fragment-fragment azimuthal angular correlations in 32 A.MeV $^{36}Ar + ^{58}Ni$ dissipative collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Lecolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wielecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles de Ganil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 54, pp.22-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014661v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of vaporization for the ar+ni system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.O. Bacri</w:t>
+                <w:t xml:space="preserve">INDRA, a 4$\pi$ charged product detection array at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pouthas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Dayras</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)00551-U⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 357, pp.418-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-9002(94)01543-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012954v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-nuclei formation and decay: the Ar+Ag system at 50 and 70 mev/u</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Badala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 571, pp.588-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00014983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction plane determination for $^{64}$Zn+$^{27}$Al collisions at intermediate energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.Y. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 16, pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From in-plane to out-of-plane enhancement of the directed flow in $^{64}$Zn on $^{58}$Ni collisions between 35 and 79 MeV/u</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 331, pp.286-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results from Indra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ecomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de Ganil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 49, pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle calorimetry of $^{40}$Ar + $^{27}$Al reactions from 36 to 65 mev/u</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Components of collective flow and azimuthal distributions in $^{40}$Ar + $^{27}$Al and $^{40}$Ar + $^{58}$Ni collisions below 85 MeV/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.Q. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 561, pp.298-316. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1993, 551, pp.333-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0375-9474(93)90485-G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0375-9474(93)90155-Q⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014978v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Components of collective flow and azimuthal distributions in $^{40}$Ar + $^{27}$Al and $^{40}$Ar + $^{58}$Ni collisions below 85 MeV/u</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Charged-particle calorimetry of $^{40}$Ar + $^{27}$Al reactions from 36 to 65 mev/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Cussol</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 551, pp.333-348. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0375-9474(93)90485-G⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 561, pp.298-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0375-9474(93)90155-Q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00000722v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disappearance of flow as a function of impact parameter and energy in nucleus-nucleus collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 249, pp.8-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0370-2693(90)90519-C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global variables and impact parameter determination in nucleus-nucleus collisions below 100 MeV/u</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 519, pp.611-630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0375-9474(90)90449-V⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong impact parameter dependence of pre-equilibrium particle emission in nucleus-nucleus reactions at intermediate energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 237, pp.187-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0370-2693(90)91426-C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete fusion in nucleus-nucleus central collisions. Study of $^{40}$Ar on $^{27}$Al from 25 to 85 MeV per nucleon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G.M. Jin</w:t>
+                <w:t xml:space="preserve">Determination of nuclear properties below normal density from the multifragmentation pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sneppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 229, pp.20-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(89)90147-0⟩</w:t>
+              <w:t xml:space="preserve">, 1989, 220, pp.342-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(89)90884-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016908v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00324663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of nuclear properties below normal density from the multifragmentation pattern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Sneppen</w:t>
+                <w:t xml:space="preserve">Incomplete fusion in nucleus-nucleus central collisions. Study of $^{40}$Ar on $^{27}$Al from 25 to 85 MeV per nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peghaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Doubre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 220, pp.342-346. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(89)90884-8⟩</w:t>
+              <w:t xml:space="preserve">, 1989, 229, pp.20-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(89)90147-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00324663v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00016908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (119)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPaM : un environnement logiciel pour l’aide à la simulation des parcours médicaux et à la personnalisation des traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques ARCHADE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-04953642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPaM : un environnement logiciel pour l’aide à la simulation des parcours médicaux et à la personnalisation des traitements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Structure Fédérative 4207 Normandie Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Structure Fédérative 4207 Normandie Oncologie, Dec 2024, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-04937735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using light ions for radiation therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Annual Congress of the European Radiation Research Society (ERRS 2021),Caen, november 30th 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-04937840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential cross-sections measurements for hadrontherapy: 50 MeV/A $^{12}$C reactions on H, C, O, Al and $^{nat}$Ti targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Finck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karakaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ND 2016 International Conference on Nuclear Data for Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.08005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714608005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du TEL sur la radiosensibilité des cellules de Glioblastome à l’hadronthérapie par ions carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Gérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Gérault</w:t>
+                <w:t xml:space="preserve">C Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential cross sections measurements for hadrontherapy: 50 MeV/n $^{12}$C reactions on H, C, Al, O and natTi targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Samuel Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Finck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Translational Research in Radio-Oncology | Physics for Health in Europe (ICTR PHE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01338382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing Performances of a Time-of-Flight Detection System for Fragmentation Cross Section Measurements in Carbon Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Samuel Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium / Medical Imaging Conference / Room-Temperature Semiconductor Detector Workshop (NSS/MIC/RTSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01996132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadronthérapie (Archade)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GANIL-SPIRAL2 WEEK 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01070819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear fragmentation measurements for hadrontherapy: 95 MeV/u 12C reactions on H, C, Al, O and natTi targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Radiation Damage in Biomolecular Systems: Nanoscale Insights into Ion-Beam Cancer Therapy" (Nano-IBCT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Boppard, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01073858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Hadron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GANIL-SPIRAL2 WEEK 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01062303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of hadrontherapy-relevant data to nuclear interaction codes in the Geant4 toolkit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Boudard</w:t>
+                <w:t xml:space="preserve">Nuclear Fragmentation Measurements for Hadrontherapy: 95MeV/u 12C Reactions on H, C, Al, O and natTi Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Cugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Nucleus-Nucleus Collisions (NN2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00927004v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00797002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Fragmentation Measurements for Hadrontherapy: 95MeV/u 12C Reactions on H, C, Al, O and natTi Targets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.C. Angélique</w:t>
+                <w:t xml:space="preserve">Comparisons of hadrontherapy-relevant data to nuclear interaction codes in the Geant4 toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Braunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Nucleus-Nucleus Collisions (NN2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Antonio, United States. pp.012163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/420/1/012163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00797002v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00927004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observable analysis for proton computed tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">95MeV/u 12C nuclear fragmentation measurements on thin targets for hadrontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Finck</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium / Medical Imaging Conference Record (NSS/MIC) / 19th Room-Temperature Semiconductor X-ray and Gamma-ray Detector Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States. pp.3654-3657</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Nuclear Reaction Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Varenna, Italy. pp.459-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01030821v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00855256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron and charged particle identification by means of various detectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Laurent</w:t>
+                <w:t xml:space="preserve">Observable analysis for proton computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Finck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium / Medical Imaging Conference Record (NSS/MIC) / 19th Room-Temperature Semiconductor X-ray and Gamma-ray Detector Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States. pp.3654-3657</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00730971v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01030821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">95MeV/u 12C nuclear fragmentation measurements on thin targets for hadrontherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Labalme</w:t>
+                <w:t xml:space="preserve">Neutron and charged particle identification by means of various detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sénoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Nuclear Reaction Mechanisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Caen, France. pp.00028, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20123100028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00855256v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00730971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadron therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear Physics and Hadron Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Braunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Joliot-Curie (30 years) "Physics at the femtometer scale"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APPLICATIONS OF NUCLEAR TECHNIQUES: Eleventh International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Crete, Greece. pp.303-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3665328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00623351v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00671267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam control and diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12167,276 +12208,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Hadronthérapie en France"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00670306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic data acquisition and reference simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Hadronthérapie en France"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00670304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Physics and Hadron Therapy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hadron therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APPLICATIONS OF NUCLEAR TECHNIQUES: Eleventh International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecole Joliot-Curie (30 years) "Physics at the femtometer scale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, La Colle sur Loup, France. 46 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00671267v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00623351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12C nuclear reaction measurements for hadrontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Braunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12458,235 +12434,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Nuclear Reaction Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Varenna, Italy. pp.531-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00449227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a detection system for an anthropomorphic phantom designed to measure the effective dose for photon fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Darréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Darréon</w:t>
+                <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villagrasa</w:t>
+                <w:t xml:space="preserve">L. Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Radiation Shielding/15th Topical Meeting of the Radiation-Protection-and-Shielding-Division</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Pine Mountain, United States. pp.45-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00674980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The study of the 12C fragmentation at Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12708,2259 +12684,2259 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Nuclear Models for use in Hadron Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00595816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between pre-thermalised systems and collidind systems in Classical N-Body Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00222737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An On-line Monitor for Fluence Distributions and Imaging of Scanning Ion Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Batin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Summer School on Nuclear Physics Methods and Accelerators in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.273-275, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2825813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00194587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy ion beams monitoring for radiobiology applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Batin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 Nuclear Science Symposium and Medical Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Diego, United States. pp.3894-3898, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NSSMIC.2006.353840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00164012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signals of phase transition in classical N-body dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIII International Winter Meeting on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Bormio, Italy. pp.177-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of colliding and thermalised systems : a comparison in the classical N-body physics framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIII International Winter Meeting on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Bormio, Italy. pp.205-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse shape discrimination with silicon detectors using charge and current-sensitive preamplifiers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classical description of multifragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.149-152</w:t>
+              <w:t xml:space="preserve">, Nov 2003, CAEN, France. pp.89-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023393v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical description of multifragmentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pulse shape discrimination with silicon detectors using charge and current-sensitive preamplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamrita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2003, CAEN, France. pp.89-94</w:t>
+              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.149-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023920v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an unambiguous determination of the excitation energy of the projectile in heavy-ion reactions ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Phase transition in a large range of heavy excited nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.192-196</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Bormio, Italy. pp.144-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013662v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can be learned from central collisions around the Fermi energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Towards an unambiguous determination of the excitation energy of the projectile in heavy-ion reactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellaize</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.188-197</w:t>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.217-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011533v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the dissipative binary channels in the $^{107}$Ag + $^{58}$Ni reaction at 52 MeV/nucleon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bini</w:t>
+                <w:t xml:space="preserve">Universal fluctuations: a new approach to the study of phase transitions in intermediate energy heavy ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.176-180</w:t>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.84-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013661v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission processes and neck emission in heavy ion collisions in the fermi energy range</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the nuclear liquid-gas phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.181-186</w:t>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics - IWM 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011906v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment production in central heavy-ion collisions: reconciling the dominance of dynamics with observed phase transition signals through universal fluctuations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ono</w:t>
+                <w:t xml:space="preserve">Towards an unambiguous determination of the excitation energy of the projectile in heavy-ion reactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.175-188</w:t>
+              <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.192-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011353v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dissipative binary channels in the $^{107}$Ag + $^{58}$Ni reaction at 52 MeV/nucleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.198-208</w:t>
+              <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.176-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011249v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and thermodynamics of phase transition in hot nuclei</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fission processes and neck emission in heavy ion collisions in the fermi energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics IWM2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Catania, Italy. pp.11-20</w:t>
+              <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.181-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011939v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the nuclear liquid-gas phase transition</w:t>
+                <w:t xml:space="preserve">What can be learned from central collisions around the Fermi energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Borderie</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics - IWM 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.21-26</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.188-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013652v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal fluctuations: a new approach to the study of phase transitions in intermediate energy heavy ion collisions</w:t>
+                <w:t xml:space="preserve">Fragment production in central heavy-ion collisions: reconciling the dominance of dynamics with observed phase transition signals through universal fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.84-90</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.175-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012233v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an unambiguous determination of the excitation energy of the projectile in heavy-ion reactions ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Study of the dissipative binary channels in the $^{107}$Ag + $^{58}$Ni reaction at 52 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anazalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Bellaize</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.217-223</w:t>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.198-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011248v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition in a large range of heavy excited nuclei</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Dynamics and thermodynamics of phase transition in hot nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Bormio, Italy. pp.144-152</w:t>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics IWM2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Catania, Italy. pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011531v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The onset of mid-velocity emissions in symmetric heavy ion reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.F. Rivet</w:t>
+                <w:t xml:space="preserve">Experimental signatures of non spherical single sources produced in central Xe+Sn collisions at 32 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Botvina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.309-312</w:t>
+              <w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.84-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011152v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light charged particle and fragment production mechanisms in nuclear collisions in the Fermi energy range</w:t>
               </w:r>
@@ -14985,51 +14961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch-O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15065,543 +15041,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental signatures of non spherical single sources produced in central Xe+Sn collisions at 32 MeV/nucleon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+                <w:t xml:space="preserve">The onset of mid-velocity emissions in symmetric heavy ion reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 39</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.84-102</w:t>
+              <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.309-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009932v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for spinodal decomposition in multifragmentation of heavy systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Tabacaru</w:t>
+                <w:t xml:space="preserve">Contribution of prompt emissions to the production of intermediate velocity light particles in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Colonna</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Bologna, Italy. pp.321-325</w:t>
+              <w:t xml:space="preserve">Bologna 2000 Nuclear Structure of the Nucleus at the Dawn of the Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.313-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010911v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of prompt emissions to the production of intermediate velocity light particles in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Bellaize</w:t>
+                <w:t xml:space="preserve">Phase transition in Xe+SN central events between 32 and 50 A.MEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tabacaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bologna 2000 Nuclear Structure of the Nucleus at the Dawn of the Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.313-316</w:t>
+              <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.221-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011691v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition in Xe+SN central events between 32 and 50 A.MEV</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evidence for spinodal decomposition in multifragmentation of heavy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.221-226</w:t>
+              <w:t xml:space="preserve">, May 2000, Bologna, Italy. pp.321-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011165v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical and non-statistical break-up of the Quasi Projectile in heavy ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15610,7081 +15586,7081 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.140-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can be learned from the classical molecular dynamics of N bodies in strong interaction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.119-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00019587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni+Ni collisions at 32 MeV/u: experimental insight with the INDRA multidetector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Maskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lautesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Maskay</w:t>
+                <w:t xml:space="preserve">P. Desesquelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lautesse</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Gerlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.363-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin of intermediate mass fragment produced in peripheral mid-peripheral and central collision from the $^{58}$Ni+$^{58}$Ni reaction at 32A 52A and 74A MeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z.Y. He</w:t>
+                <w:t xml:space="preserve">Excitation energy of the fragments produced in central collisions of Xe + Sn at intermediate energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Collisions Nucleus Nucleus 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.443-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008290v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation energy of the fragments produced in central collisions of Xe + Sn at intermediate energies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+                <w:t xml:space="preserve">Isospin of intermediate mass fragment produced in peripheral mid-peripheral and central collision from the $^{58}$Ni+$^{58}$Ni reaction at 32A 52A and 74A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Larochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gingras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Y. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.443-456</w:t>
+              <w:t xml:space="preserve">International Conference on Collisions Nucleus Nucleus 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005326v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge correlations in multifragmentation of a heavy system and spinodal instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tabacaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nucleon-nucleon collisions in the Ar+Ni reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Varenna, Italy. pp.499-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge correlations in multifragmentation as a signature of spinodal instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tabacaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Collisions Nucleus Nucleus 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00008289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physics of hot nuclei studied with INDRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Techniques and Selected Applications of Nuclear Physics Nato Advanced Research Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Krzyze, Poland. pp.21-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical and statistical emission of light charged particles in $^{36}$Ar + $^{58}$Ni induced reactions between 32 and 95 AMeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huerstel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.587-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical features in nucleus-nucleus collisions studied with INDRA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M-F. Rivet</w:t>
+                <w:t xml:space="preserve">Thermodynamical features of nuclear sources studied with INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bocage</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Lautesse</w:t>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advances in Nuclear Physics at Bucarest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 1999, Bucarest, Romania. pp.224-232</w:t>
+              <w:t xml:space="preserve">, Dec 1999, Bucarest, Romania. pp.233-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007730v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical features of nuclear sources studied with INDRA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical features in nucleus-nucleus collisions studied with INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ph. Chomaz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lautesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advances in Nuclear Physics at Bucarest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 1999, Bucarest, Romania. pp.233-241</w:t>
+              <w:t xml:space="preserve">, Dec 1999, Bucarest, Romania. pp.224-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007731v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of prompt emissions to the production of intermediate velocity light particles in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Varenna, Italy. pp.509-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanisms and multi-fragment emission around the Fermi energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Lefort</w:t>
+                <w:t xml:space="preserve">Dynamical aspects of fragment production in heavy ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Nuclear Gross Properties of Nuclei and Nuclear Excitations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Hirschegg, Austria. pp.12-22</w:t>
+              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.815c-821c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002508v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragmentation of heavy systems around the Fermi energy : compression radial expansion and volume instabilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pârlog</w:t>
+                <w:t xml:space="preserve">Dynamical effects and time scale in fission processes in nuclear collisions in the Fermi energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Nuclear Gross Properties of Nuclei and Nuclear Excitations, Hirschegg 27</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.293-305</w:t>
+              <w:t xml:space="preserve">International Workshop on Nuclear Reaction and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Lanzhou, China. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002507v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular momentum transfer in the Xe + Sn reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+                <w:t xml:space="preserve">Multifragmentation of heavy systems around the Fermi energy : compression radial expansion and volume instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.230-240</w:t>
+              <w:t xml:space="preserve">Workshop on Nuclear Gross Properties of Nuclei and Nuclear Excitations, Hirschegg 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.293-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002510v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of small flows in heavy ion collisions around the balance energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Reaction mechanisms and multi-fragment emission around the Fermi energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefort</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ch. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 37</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.216-229</w:t>
+              <w:t xml:space="preserve">Workshop on Nuclear Gross Properties of Nuclei and Nuclear Excitations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Hirschegg, Austria. pp.12-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023124v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dependence of the multifragmentation process in 50 A MeV Xe + Sn reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Le Neindre</w:t>
+                <w:t xml:space="preserve">Angular momentum transfer in the Xe + Sn reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Genouin-Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations, Hirschegg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.24-35</w:t>
+              <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.230-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003593v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects in nuclear collisions in the Fermi energy range : the case of heavy systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Measurement of small flows in heavy ion collisions around the balance energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.241-256</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.216-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002509v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragmentation in heavy ion reactions: dynamical effects and thermalization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.F. Rivet</w:t>
+                <w:t xml:space="preserve">Time dependence of the multifragmentation process in 50 A MeV Xe + Sn reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W A. Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Nuclear Matter in Different Phases and Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, Les Houches, France. pp.435-450</w:t>
+              <w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations, Hirschegg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.24-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002362v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical aspects of fragment production in heavy ion collisions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Dynamical effects in nuclear collisions in the Fermi energy range : the case of heavy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.815c-821c</w:t>
+              <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.241-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003134v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects and time scale in fission processes in nuclear collisions in the Fermi energy range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C O. Bacri</w:t>
+                <w:t xml:space="preserve">Multifragmentation in heavy ion reactions: dynamical effects and thermalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nuclear Reaction and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Lanzhou, China. pp.1-22</w:t>
+              <w:t xml:space="preserve">Workshop Nuclear Matter in Different Phases and Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Les Houches, France. pp.435-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003213v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects in peripheral and semi-central collisions at intermediate energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Space time characterization of nuclear matter in fragmentation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, Bormio, Italy. pp.289-296</w:t>
+              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.307-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002935v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caloric curves of hot nuclei formed in reactions induced by 50 MeV/u Xe and 52-95 MeV/u Ar projectiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Dynamical effects in peripheral and semi-central collisions at intermediate energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Siwekl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Nuclear Physics 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Oaxtepec, Mexico</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Bormio, Italy. pp.289-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007727v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-projectile and mid-rapidity characteristics in the $^{36}$Ar+$^{58}$Ni reaction at 95A MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.381-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between data measured by INDRA and the prediction of the BNV transport model for $^{36}$Ar +$ ^{58}$Ni reaction at 95 A MeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Galichet</w:t>
+                <w:t xml:space="preserve">Caloric curves of hot nuclei formed in reactions induced by 50 MeV/u Xe and 52-95 MeV/u Ar projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.G. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siwekl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on nuclear Physics 36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Bormio, Italy. pp.410-424</w:t>
+              <w:t xml:space="preserve">Symposium on Nuclear Physics 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Oaxtepec, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003253v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and kinematical properties of mid-rapidity emissions in Ar+Ni collisions from 52 to 95 A.MeV</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Comparison between data measured by INDRA and the prediction of the BNV transport model for $^{36}$Ar +$ ^{58}$Ni reaction at 95 A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.395-409</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on nuclear Physics 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Bormio, Italy. pp.410-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003707v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space time characterization of nuclear matter in fragmentation processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Chemical and kinematical properties of mid-rapidity emissions in Ar+Ni collisions from 52 to 95 A.MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.307-318</w:t>
+              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.395-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003706v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fragment partitions in the 32 to 95 AMeV $^{36}$Ar+$^{58}$Ni reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Dore</w:t>
+                <w:t xml:space="preserve">Nuclear matter flow studies at Ganil using NAUTILUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.309-322</w:t>
+              <w:t xml:space="preserve">International Research Workshop on Heavy Ion Physics at Low, Intermediate and Relativistic Energies using 4$\pi$ Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Poiana Brasov, Romania. pp.137-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009645v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00018835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature measurements from relative populations of excited states with INDRA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Eudes</w:t>
+                <w:t xml:space="preserve">Multi-fragment partitions in the 32 to 95 AMeV $^{36}$Ar+$^{58}$Ni reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.465-478</w:t>
+              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.309-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002410v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragment production in heavy ion induced reactions at intermediate energy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature measurements from relative populations of excited states with INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+                <w:t xml:space="preserve">M. Assenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lautridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Franco-Japonais : Frontier and perspective of Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Dogashima, Japan. pp.1-12</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.465-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010754v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of single-source multifragmentation events for collisions of $^{155}$Gd+$^{238}$U at 36 MeV/u studied with INDRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Lecolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.323-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical equilibrium up to the gas phase?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Peter</w:t>
+                <w:t xml:space="preserve">Multifragment production in heavy ion induced reactions at intermediate energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benkirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.396-418</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Varenna, Italy. pp.184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005046v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragment production in heavy ion induced reactions at intermediate energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Dynamics of nucleus-nucleus collisions up to 100 MeV/u and the caloric curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bisquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Varenna, Italy. pp.184</w:t>
+              <w:t xml:space="preserve">International Research Workshop on Heavy Ion Physics at Low, Intermediate and Relativistic Energies using 4$\pi$ Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Poiana Brasov, Romania. pp.108-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021895v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of nucleus-nucleus collisions up to 100 MeV/u and the caloric curve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Thermodynamical equilibrium up to the gas phase?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.G. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Bisquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Workshop on Heavy Ion Physics at Low, Intermediate and Relativistic Energies using 4$\pi$ Detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Poiana Brasov, Romania. pp.108-120</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.396-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008047v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragmentation of heavy systems: characteristics and scaling laws</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Squalli</w:t>
+                <w:t xml:space="preserve">Multifragment production in heavy ion induced reactions at intermediate energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benkirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Bormio, Italy. pp.225-250</w:t>
+              <w:t xml:space="preserve">Colloque Franco-Japonais : Frontier and perspective of Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Dogashima, Japan. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005161v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical properties and deexcitation of sources involved in collisions between light nuclei around 100 AMeV incident energy</w:t>
+                <w:t xml:space="preserve">Thermodynamical equilibrium for nuclear matter produced in heavy ion collisions around 100 AMeV?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Chbihi</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassan-Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Workshop on Heavy-ion Physics at Low, Intermediate and Relativistic Energies using $4\pi$ Detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Poiana Brasov, Romania. pp.96-107</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Varenna, Italy. pp.239-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007485v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical equilibrium for nuclear matter produced in heavy ion collisions around 100 AMeV?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifragmentation of heavy systems: characteristics and scaling laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Assenard</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Squalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Varenna, Italy. pp.239-248</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Bormio, Italy. pp.225-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003708v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition in nuclear matter ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+                <w:t xml:space="preserve">Thermodynamical properties and deexcitation of sources involved in collisions between light nuclei around 100 AMeV incident energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Le Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRIS'96 First Catania Relastivistic Ion Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Acicastello, Italy. pp.133-142</w:t>
+              <w:t xml:space="preserve">International Research Workshop on Heavy-ion Physics at Low, Intermediate and Relativistic Energies using $4\pi$ Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Poiana Brasov, Romania. pp.96-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009755v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible scenario for the time dependence of the multifragmentation process in Xe+Sn collisions (an explanation of the 3He puzzle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.A. Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.251-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent temperatures in hot quasi-projectiles and the caloric curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.G. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siwek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter Workshop on Nuclear Dynamics Marathon 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, The Keys, United States. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dynamical effects in the multifragmentation process at intermediate energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Laville</w:t>
+                <w:t xml:space="preserve">Phase transition in nuclear matter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ecomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Bormio, Italy. pp.323-342</w:t>
+              <w:t xml:space="preserve">CRIS'96 First Catania Relastivistic Ion Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Acicastello, Italy. pp.133-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023109v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear matter flow studies at Ganil using NAUTILUS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Brou</w:t>
+                <w:t xml:space="preserve">Search for dynamical effects in the multifragmentation process at intermediate energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Workshop on Heavy Ion Physics at Low, Intermediate and Relativistic Energies using 4$\pi$ Detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Poiana Brasov, Romania. pp.137-144</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Bormio, Italy. pp.323-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00018835v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some dynamical aspects of heavy ions collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+                <w:t xml:space="preserve">Dynamical effects and IMF production in peripheral and semi-central collisions of Xe+Sn at 50 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Lecolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, Bormio, Italy. pp.17-35</w:t>
+              <w:t xml:space="preserve">, 1996, Bormio, Italy. pp.36-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008090v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for coulomb-induced multifragmentation in the reaction Gd+U at 36 MeV/u</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Squalli</w:t>
+                <w:t xml:space="preserve">Some dynamical aspects of heavy ions collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, Bormio, Italy. pp.46-51</w:t>
+              <w:t xml:space="preserve">, 1996, Bormio, Italy. pp.17-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007863v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects and IMF production in peripheral and semi-central collisions of Xe+Sn at 50 MeV/nucleon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Tamain</w:t>
+                <w:t xml:space="preserve">Search for coulomb-induced multifragmentation in the reaction Gd+U at 36 MeV/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Squalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, Bormio, Italy. pp.36-45</w:t>
+              <w:t xml:space="preserve">, 1996, Bormio, Italy. pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008089v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporization of the Ar + Ni system studied with the 4 $\pi$ multidetector INDRA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Vaporization of the Ar + Ni system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Cussol</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multiparticle Correlations and Nuclear Reactions CORINNE II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Nantes, France. pp.338-353</w:t>
+              <w:t xml:space="preserve">1995 ACS nuclear chemistry Award symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Anaheim, United States. pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005191v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and decay of hot nuclei in the $^{64}$+$^{nat}$Ti and $^{36}$Ar+$^{27}$Al at reactions intermediate energies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Evolution of Fragment Distributions and Reaction Mechanisms for the Ar+Ni System from 32 to 95 A.MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1995 ACS nuclear chemistry Award symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Anaheim, United States. pp.87-95</w:t>
+              <w:t xml:space="preserve">XI Winter Workshop on Nuclear Dynamics, Key West, Florida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Key West, United States. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00006319v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and decay of hot nuclei in the $^{64}$Zn+$^{nat}$Ti and $^{36}$Ar+$^{27}$Al reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Bizard</w:t>
+                <w:t xml:space="preserve">Vaporization of the Ar + Ni system studied with the 4 $\pi$ multidetector INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Bormio, Italy. pp.183-199</w:t>
+              <w:t xml:space="preserve">International Workshop on Multiparticle Correlations and Nuclear Reactions CORINNE II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Nantes, France. pp.338-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00017253v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of reaction mechanisms for reaction $^{36}$Ar+$^{58}$Ni studied from 32 to 95 MeV with the INDRA multidetector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Formation and decay of hot nuclei in the $^{64}$+$^{nat}$Ti and $^{36}$Ar+$^{27}$Al at reactions intermediate energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1995, Bormio, Italy. pp.217-236</w:t>
+              <w:t xml:space="preserve">1995 ACS nuclear chemistry Award symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Anaheim, United States. pp.87-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009774v1</w:t>
+                <w:t xml:space="preserve">in2p3-00006319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal dependence of the directed flow in collisions up to 95 MeV/u : from in-plane to out-of-plane enhancement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and decay of hot nuclei in the $^{64}$Zn+$^{nat}$Ti and $^{36}$Ar+$^{27}$Al reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Nucleus-Nucleus Collisions 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, Taormina, Italy. pp.543-546</w:t>
+              <w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Bormio, Italy. pp.183-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014711v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00017253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of reaction mechanisms in symmetrical nucleus-nucleus collisions as a function of the mass of the system from 25 to 74 MeV/u</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+                <w:t xml:space="preserve">Evolution of reaction mechanisms for reaction $^{36}$Ar+$^{58}$Ni studied from 32 to 95 MeV with the INDRA multidetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benkirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, Bormio, Italy. pp.255-275</w:t>
+              <w:t xml:space="preserve">, Jan 1995, Bormio, Italy. pp.217-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010400v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance of deep inelastic binary processes in symmetric nucleus-nucleus collisions from 25 to 75 MeV/u</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Laville</w:t>
+                <w:t xml:space="preserve">Azimuthal dependence of the directed flow in collisions up to 95 MeV/u : from in-plane to out-of-plane enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1995 ACS Nuclear Chemistry Award Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">International Conference On Nucleus-Nucleus Collisions 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, Taormina, Italy. pp.543-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008206v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the nuclear multifragmentation: recent results obtained with th INDRA detector in the intermediate energy domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Evolution of reaction mechanisms in symmetrical nucleus-nucleus collisions as a function of the mass of the system from 25 to 74 MeV/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Dayras</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nucleus Nucleus Collisions 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Taormina, Italy. pp.481-490</w:t>
+              <w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Bormio, Italy. pp.255-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013493v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Fragment Distributions and Reaction Mechanisms for the Ar+Ni System from 32 to 95 A.MeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nalpas</w:t>
+                <w:t xml:space="preserve">Dominance of deep inelastic binary processes in symmetric nucleus-nucleus collisions from 25 to 75 MeV/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Winter Workshop on Nuclear Dynamics, Key West, Florida</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Key West, United States. pp.31</w:t>
+              <w:t xml:space="preserve">1995 ACS Nuclear Chemistry Award Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005594v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporization of the Ar + Ni system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C O. Bacri</w:t>
+                <w:t xml:space="preserve">Study of the nuclear multifragmentation: recent results obtained with th INDRA detector in the intermediate energy domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saint-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. de Filippo</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1995 ACS nuclear chemistry Award symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Anaheim, United States. pp.109-117</w:t>
+              <w:t xml:space="preserve">International Conference on Nucleus Nucleus Collisions 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Taormina, Italy. pp.481-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00006309v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of inplane flow and azimuthal distribution with 4$\pi$ detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tours Symposium on Nuclear Physics 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Tours, France. pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00006129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifragmentation studied with INDRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22729,1094 +22705,1094 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tours Symposium on Nuclear Physics 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Tours, France. pp.257-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00006110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results with the 4 pi indra detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benkiranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting On Nuclear Physics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Bormio, Italy. pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results with the 4$\pi$ charged particle detector INDRA at GANIL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Components of collective flow in nucleus-nucleus collisions at intermediate energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peghaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IN2P3-RIKEN Symposium on Heavy Ion Collisions 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Saitama, Japan. pp.189-198</w:t>
+              <w:t xml:space="preserve">Reuniao de Trabalho Sobre Fisica Nuclear 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Serra Negra, Brazil. pp.662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00006131v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Components of collective flow in nucleus-nucleus collisions at intermediate energies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">First results with the 4$\pi$ charged particle detector INDRA at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Bizard</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benkirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reuniao de Trabalho Sobre Fisica Nuclear 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Serra Negra, Brazil. pp.662</w:t>
+              <w:t xml:space="preserve">IN2P3-RIKEN Symposium on Heavy Ion Collisions 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Saitama, Japan. pp.189-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00006107v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results on nuclear flow measurements at ganil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peghaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting On Nuclear Physics. 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Bormio, Italy. pp.213-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00015025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged particle calorimetry of $^{40}$Ar +$^{27}$Al and $^{64}$Zn + $^{nat}$Ti reactions at intermediate energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Bormio, Italy. pp.250-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of collective matter flow in nucleus-nucleus collisions, measured with a 4$\pi$ charged particle array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.Q. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nucleus-Nucleus Collisions 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Kanazawa, Japan. pp.75c-82c, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0375-9474(92)90759-D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation energy distributions in fusion reactions induced by Ar projectiles at 50 and 70 MeV/u</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Badala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1992, Bormio, Italy. pp.152-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00006163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indra : a new 4$\pi$ detector for charged particles and nuclei at the Ganil facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bimbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benkiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bimbot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biennial Workshop On Nuclear Physics 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Megeve, France. pp.378-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00014718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical origins of intermediate velocity light particles in $^{64}$Zn + $^{58}$ Ni at 35 - 79 AMeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23825,902 +23801,902 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Natowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a unified picture of nuclear dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Nikko, Japan. pp.452-462, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.42036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00006178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of collective flow in heavy ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.Q. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tours Symposium on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1991, Tours, France. pp.204-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00006219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of collective matter flow in nucleus-nucleus collisions, measured with a 4$\pi$ charged particle array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1991, Bormio, Italy. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00006175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusive study of nucleus-nucleus reactions at intermediate energies : Impact parameter dependence of preequilibrium emission, Collective flow and hot nuclei formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Péter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nuclear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1990, Elba Island, Italy. pp.C127-C140, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0375-9474(90)90621-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00719507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using global variables for impact parameter determination in nucleus-nucleus collisions below 100 mev per nucleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In2p3-Riken Symposium On Heavy-Ion Collisions. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Onset of Multifragmentation in the $^{40}$Ar + $^{27}$Al system between 25 and 85 MeV/u</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Doubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.M. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peghaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1989, Bormio, Italy. pp.298-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00006232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explosions in Landau Vlasov dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Suraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nuclear Dynamics at Medium and High Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1988, Bad Honnef, Germany. pp.73-89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0375-9474(89)90309-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00004625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24730,91 +24706,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleus-nucleus collision models and simulations for hadrontherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université de Caen Normandie, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-04937910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24824,508 +24800,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification du PArcours Médical (SPaM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum IA et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Caen, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-05400393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over modulation by let and hypoxia-dependent genes in glioblastoma cells exposed to carbon ions therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Gérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Network for Light Ion Hadron Therapy (ENLIGHT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du TEL sur la radiosensibilité des cellules de glioblastome à l’hadronthérapie par ions carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Gérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche biomédicale, JNRB 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam Monitoring and Dosimetry in Hadrontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Hadron Beam Therapy of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00596884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the human tissue chemical composition on the proton and carbon LET curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Batin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25341,100 +25317,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth International Conference on the Use of Computers in Radiation Therapy - ICCR2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00186154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line beam monitoring for hadron therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25466,51 +25442,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth Symposium on Neutron Dosimetry Progress in dosimetry of neutrons and light nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Uppsala, Sweden. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00137412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25520,91 +25496,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation study on light ions identification methods for carbon beams from 95 to 400 MeV/A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Samuel Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dudouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25616,87 +25592,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00868025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of nuclear stopping in central symmetric nuclear collisions at intermediate energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Escano-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25734,169 +25710,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Begemann-Blaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the emission patterns on Li-Li azimuthal angular correlations in $^{36}$Ar + $^{58}$Ni dissipative collisions at 32 MeV/u</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25906,265 +25882,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INDRA et les noyaux chauds: bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact parameter and source selected correlation functions with a 4(pi) multidetector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gouiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reposeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26174,51 +26150,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26240,107 +26216,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-00841364v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00841365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26362,107 +26338,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00841366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26484,107 +26460,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hommet</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">medihal-00841370v1</w:t>
+                <w:t xml:space="preserve">medihal-00841364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26606,107 +26582,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00841367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26728,107 +26704,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-00841369v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00841370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26850,107 +26826,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-00841371v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00841369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26972,107 +26948,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-00841365v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00841371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27094,165 +27070,165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Caen, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00841363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation du carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Caen, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01073362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId538"/>
+      <w:footerReference w:type="default" r:id="rId536"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27320,51 +27296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74C1AD49"/>
+    <w:nsid w:val="4409D25B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27551,51 +27527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-cussol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4197-6953" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069560145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/tel-01095349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Finck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karakaya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044602" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissonnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fontbonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carniol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.12.040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555145v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvador" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01177619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/50/4/453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labalme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.054616" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00839436v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brusasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.10.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rescigno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.064615" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00879483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bopp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/20/7261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00806234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juliani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braunn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.03.038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00829487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.024606" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamrita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borderie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavergne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Neindre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.03.053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC9ZQH90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00619633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9Z6QRXD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00258718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pautard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Batin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.01.098" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;riault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vall&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gingras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larochelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.014610" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001474v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bittiger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.034607" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charvet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2003.11.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.05.112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hudan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wieleczko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.064613" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galichet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gulminelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lecolley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10047-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCR8CXPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellaize" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.064603" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Rivet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tabacaru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01712-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013665v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(02)00988-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vient" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genouin-Duhamel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Steckmeyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch.O. Bacri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01321-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRW9X96X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.044604" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019578v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01710-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Squalli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00606-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009778v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dore" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cugnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.63.034612" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morawetz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lipavsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colonna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00607-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011614v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00558-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75WCVS3T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pawlowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500070022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDGJMDPM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005886v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wada" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hagel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cibor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Keutgen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.62.034601" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010822v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assenard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00013604" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L. Charvet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01007-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003596v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00850-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLSFQKXM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louvel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. O. Bacri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00193-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6Z18MV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005276v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bougault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(99)00831-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Ma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00402-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Laville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reposeur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00861-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1F61GWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003598v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lukasik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.61.014606" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nebauer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Aichelin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouatizerga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003408v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B. Natowitz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003421v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieloch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00604-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003454v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O. Bacri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siwek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01372-X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.55.1906" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015715v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bizard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peghaire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(96)00436-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2408ZP6Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000114v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laforest" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01446-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002180050207" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFNBGVV4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014589v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerambrun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.76.4895" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002516v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01037-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLCHM77H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouthas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaut" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cahan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(95)00770-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5LSX8DS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001280v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Jeong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001659v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001279v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. He" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(95)00486-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PHKX4JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016790v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gautier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(95)00203-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXMTW5FT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014470v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-C. Jeong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(95)00317-T" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07M3641Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009618v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlliure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wielecko" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014661v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Saint-Laurent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(94)01543-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W55NHF5M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012954v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00551-U" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RHTQBP6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014983v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badala" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016842v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Popescu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009606v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ecomard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014978v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(93)90155-Q" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-995B5FFD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000722v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Q. Shen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(93)90485-G" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVR11866-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sullivan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(90)90519-C" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN5BN2JD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016898v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(90)90449-V" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G20H0LK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016892v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(90)91426-C" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016908v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Jin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Doubre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(89)90147-0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GFH6SQ3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00324663v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sneppen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregoire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(89)90884-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSTS681R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04953642v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cussol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hommet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04937735v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04937840v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703573v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714608005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268081v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An G&#233;rault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boissonnat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338382v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samuel Salvador" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01996132v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01070819v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01073858v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062303v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00927004v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012163" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797002v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01030821v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730971v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;noville" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100028" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855256v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623351v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670306v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670304v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671267v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665328" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00449227v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674980v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darr&#233;on" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Queinnec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595816v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00222737v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00194587v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2825813" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00164012v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2006.353840" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024852v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morisseau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024851v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023393v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023920v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013662v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011533v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013661v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzalone" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011906v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011353v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ono" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011249v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anazalone" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011939v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013652v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012233v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011248v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011531v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011152v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009933v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch-O. Bacri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009932v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouriquet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Botvina" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010911v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chomaz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011691v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011165v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Chomaz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009936v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019587v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011166v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Maskay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lautesse" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desesquelles" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerlic" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008290v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaulieu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagne" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005326v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007770v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007917v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008289v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Frankland" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007728v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bacri" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005327v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerstel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Charvet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007730v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007731v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007918v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002508v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002507v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002510v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023124v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003593v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Agostino" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W A. Friedman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002509v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002362v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003134v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003213v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002935v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tirel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007727v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siwekl" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002937v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003253v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003707v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003706v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Nguyen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009645v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002410v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010754v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkirane" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023110v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005046v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Durand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021895v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008047v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bisquer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005161v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007485v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R. Rivet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003708v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F. Rivet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009755v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023111v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Friedman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007484v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023109v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018835v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008090v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007863v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008089v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005191v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006319v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017253v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009774v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Filippo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014711v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010400v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008206v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013493v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint-Laurent" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005594v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nalpas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006309v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006129v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006110v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013344v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkiranne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006131v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006107v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015025v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013343v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011796v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(92)90759-D" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VCP7BG6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006163v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014718v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bimbot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkiran" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006178v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Natowitz" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gui" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.42036" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006219v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006175v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00719507v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;ter" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(90)90621-R" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M8D5BRW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009381v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006232v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004625v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suraud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boilley" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(89)90309-6" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4163Q8V3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04937910v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05400393v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265958v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lambert" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Anfray" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269164v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596884v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00186154v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137412v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868025v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023856v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escano-Rodriguez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003439v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002559v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007496v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouiro" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841364v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hommet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841366v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841370v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841367v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841369v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841371v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841365v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841363v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01073362v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-cussol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4197-6953" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069560145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/tel-01095349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvador" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fontbonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044607" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Finck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karakaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044602" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissonnat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carniol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.12.040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01177619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/50/4/453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labalme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rescigno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.064615" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.054616" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00839436v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brusasco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.10.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00879483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bopp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/20/7261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00806234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juliani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braunn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.03.038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00829487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.024606" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamrita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borderie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavergne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Neindre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.03.053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC9ZQH90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00619633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9Z6QRXD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00258718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pautard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Batin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.01.098" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;riault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vall&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gingras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larochelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.014610" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001474v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bittiger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.034607" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charvet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2003.11.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.05.112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hudan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wieleczko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.064613" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galichet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gulminelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lecolley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10047-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCR8CXPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellaize" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.064603" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Rivet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tabacaru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01710-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01712-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013665v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(02)00988-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vient" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genouin-Duhamel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Steckmeyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch.O. Bacri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01321-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRW9X96X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011722v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.044604" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colonna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00607-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morawetz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lipavsky" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00558-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75WCVS3T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dore" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cugnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.63.034612" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Squalli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00606-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pawlowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500070022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDGJMDPM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005886v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wada" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hagel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cibor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Keutgen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.62.034601" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003596v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00850-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLSFQKXM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L. Charvet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01007-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assenard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00013604" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bougault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(99)00831-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007851v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocage" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louvel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. O. Bacri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00193-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005978v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Laville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reposeur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00861-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1F61GWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003952v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Ma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00402-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003598v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lukasik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.61.014606" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003167v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nebauer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Aichelin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouatizerga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieloch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00604-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003408v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B. Natowitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003454v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O. Bacri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003451v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siwek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01372-X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015715v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bizard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peghaire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(96)00436-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2408ZP6Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009570v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.55.1906" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000114v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laforest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01446-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002180050207" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFNBGVV4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014589v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerambrun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.76.4895" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002516v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01037-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLCHM77H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004972v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouthas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cahan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(95)00770-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5LSX8DS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001659v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001280v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Jeong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001279v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. He" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(95)00486-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PHKX4JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012954v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00551-U" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RHTQBP6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016790v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gautier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(95)00203-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014470v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-C. Jeong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(95)00317-T" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07M3641Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009618v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlliure" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wielecko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014661v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Saint-Laurent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(94)01543-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W55NHF5M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014983v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badala" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbera" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016899v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016842v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Popescu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009606v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ecomard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000722v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Q. Shen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(93)90485-G" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVR11866-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014978v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(93)90155-Q" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-995B5FFD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016897v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sullivan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(90)90519-C" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN5BN2JD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016898v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(90)90449-V" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G20H0LK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016892v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(90)91426-C" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00324663v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sneppen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregoire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(89)90884-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSTS681R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016908v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Jin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Doubre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(89)90147-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GFH6SQ3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04953642v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cussol" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hommet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04937735v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04937840v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703573v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714608005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268081v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An G&#233;rault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boissonnat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338382v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samuel Salvador" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01996132v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01070819v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01073858v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062303v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797002v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00927004v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012163" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855256v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01030821v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730971v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;noville" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100028" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671267v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665328" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670306v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670304v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623351v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00449227v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674980v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darr&#233;on" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Queinnec" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595816v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00222737v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00194587v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2825813" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00164012v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2006.353840" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024852v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morisseau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024851v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023920v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023393v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011531v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011248v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012233v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013652v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013662v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013661v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzalone" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011906v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011533v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011353v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ono" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011249v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anazalone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011939v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009932v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouriquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Botvina" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009933v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch-O. Bacri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011152v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011691v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011165v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Chomaz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010911v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chomaz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009936v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019587v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011166v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Maskay" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lautesse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desesquelles" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerlic" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005326v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008290v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaulieu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagne" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007770v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007917v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008289v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Frankland" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007728v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bacri" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005327v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerstel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Charvet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007731v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007730v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007918v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003134v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003213v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002507v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002508v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002510v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023124v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003593v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Agostino" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W A. Friedman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002509v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002362v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003706v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Nguyen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002935v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tirel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002937v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007727v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siwekl" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003253v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003707v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018835v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009645v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002410v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023110v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021895v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkirane" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008047v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bisquer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005046v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Durand" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010754v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003708v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F. Rivet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005161v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007485v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R. Rivet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023111v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Friedman" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007484v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009755v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023109v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008089v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008090v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007863v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006309v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Filippo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005594v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nalpas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005191v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006319v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017253v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009774v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014711v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010400v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008206v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013493v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint-Laurent" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006129v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006110v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013344v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkiranne" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006107v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006131v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015025v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013343v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011796v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(92)90759-D" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VCP7BG6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006163v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014718v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bimbot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkiran" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006178v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Natowitz" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gui" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.42036" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006219v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006175v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00719507v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;ter" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(90)90621-R" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M8D5BRW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009381v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006232v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004625v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suraud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boilley" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(89)90309-6" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4163Q8V3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04937910v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05400393v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265958v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lambert" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Anfray" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269164v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596884v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00186154v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137412v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868025v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023856v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escano-Rodriguez" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003439v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002559v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007496v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouiro" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841365v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hommet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841366v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841364v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841367v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841370v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841369v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841371v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00841363v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01073362v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>