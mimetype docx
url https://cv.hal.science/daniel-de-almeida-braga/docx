--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -1017,51 +1017,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptographie dans la nature : la sécurité des implémentations cryptographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel De Almeida Braga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Other [cs.OH]. Université Rennes 1, 2022. English. </w:t>
+              <w:t xml:space="preserve">Other [cs.OH]. Université de Rennes, 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022REN1S067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>