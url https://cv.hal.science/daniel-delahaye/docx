--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> daniel delahaye </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (151)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downlink optimization for direct-to-satellite IoT with LEO satellites and LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamar El Amine Hamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Asadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phycom.2025.102971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating risk-based hazard corridors in air traffic controller decisions during space launch failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Julius Materne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Mühlhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131, pp.102904. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2025.102904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Capacity Management: Predicting General Aviation Traffic Counts with Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshe Idan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved optimization algorithm for solving arrival aircraft scheduling problem in the Terminal Maneuvering Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maolin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 133, pp.102961. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2025.102961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of low-noise arrival and departure procedures in Paris TMA using Simulated Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 134, pp.102999. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2026.102999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating risk-based hazard corridors in air traffic controller decisions during space launch failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Julius Materne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Mühlhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131, pp.102904. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2025.102904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Path Change Maneuvers for Weather Obstacle Avoidance in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Japan Society for Aeronautical and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 69 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2322/tjsass.69.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time aircraft conflict detection and trajectory optimisation for emergency weather management in terminal manoeuvring areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131 (102933), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2025.102933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight centric complexity and allocation of flights to controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Zombré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oludolapo Olanrewaju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Krykhtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131, pp.102906. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2025.102906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedule optimization and staff allocation for airport security checkpoints using guided simulated annealing and integer linear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124, pp.102746. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2025.102746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Airborne Support Tool for Aircraft Emergencies: Selection of Landing Sites and 4D Diversion Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Octavian Rad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2025.3531952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Arrival Trajectory Optimization Model Based on Improved Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhao Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinmin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 131, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.I011689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective four-dimensional trajectory planning for free-route operations considering weather forecast uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.102831. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2025.102831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative strategic conflict management for 4D trajectories under weather forecast uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.103293. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2025.103293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UAV Feasibility Trajectory Prediction Using Convolution Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical, Aerospace, Industrial, Mechatronic and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (10), 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-aware air traffic flow management optimization via column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, pp.104792. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2024.104792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Trajectory Structure for UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Ongale-Obeyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Goubinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Garoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace12010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of performance between PMS and trombone arrival route topologies in terminal maneuvering area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Aybek Cetek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Notry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.102532. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2023.102532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-rail timetable synchronization: Improving passenger connections in Europe within and across transportation modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.102526. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2023.102526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-Enriched Air Traffic Flow Modeling and Prediction Using Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2024.3379210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot Allocation in a Multi-airport System under Flying Time Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaohao Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Hang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Japan Society for Aeronautical and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67, pp.127 - 135. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2322/tjsass.67.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent subgraph-capacity model for multiple shortest paths and application to CO2/contrail-safe aircraft trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Operations Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (3), pp.71. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43069-024-00347-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust pre-departure scheduling for a nation-wide air traffic flow management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianzhong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2024.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Aircraft Trajectory Generation Method Embedded with Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhao Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinmin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace11080648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrival and Departure Sequencing, Considering Runway Assignment Preferences and Crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace11080604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Method for Real-time Unsupervised Detection of Anomalous Road Vehicle Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinh Hoang Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Transportation Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.204-218. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13177-024-00446-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des trajectoires paysagères dans les bassins versants de la Jousselinière (Maine-et-Loire) et de la Divette (Manche) depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemois Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reulier Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV Trajectory Optimization for Maximum Soaring in Windy Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Asadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2301385025500232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing airline connectivity: An optimisation approach for flight scheduling in multi-hub networks with bank structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Frankie O’connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilong Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.103715. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2024.103715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic-based multi-objective flight schedule generation framework for airline connectivity optimisation in bank structure: An empirical study on Air China in Chengdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilong Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116, pp.102571. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2024.102571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Criteria Methodology for Aircraft Trajectory Planning Algorithm Selection: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2024.3397331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Situational Awareness in Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawen Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiong Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.0322000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des trajectoires paysagères et des connectivités hydrologiques dans deux bassins versants bocagers normands depuis deux siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les Doctoriales francophones en sciences sociales de l’eau : une édition 2023 sous le signe de l’adaptation des sociétés aux changements hydro-climatiques, 44, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.44.7978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial Robustness with Partial Isometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Shi-Garrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Nidhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (103), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e26020103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTOL site location considering obstacle clearance during approach and departure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiong Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Hang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Transportation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.100118. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commtr.2024.100118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status quo and challenges in air transport management research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Wandelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Birolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dresner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Air Transport Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jatrs.2024.100014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic Approach for Aircraft Trajectory Optimization Using Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnae Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Vidosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.C036784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotorcraft low-noise trajectories design: black-box optimization using surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R John Hansman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-022-09781-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristic for Optimal Dynamic K-Coloring Application on Band Sharing for Automotive Radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5765), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23125765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire paysagère d’un bassin versant bocager normand depuis deux siècles : enjeux méthodologiques pour une étude géohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of wind networking for aircraft arrival scheduling in terminal manoeuvring area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Notry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.109418. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2023.109418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ILP approach for tactical flight rescheduling during airport access mode disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scozzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.13396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Extremal Field Method for Time-Optimal Trajectory Planning in Flow Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.2605-2610. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3284339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quasi-dynamic air traffic assignment model for mitigating air traffic complexity and congestion for high-density UAM operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.104279. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Contrails Detection, Tracking and Matching with Aircraft Using Geostationary Satellite and Air Traffic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebediah Engberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace10070578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic control method for extended arrival management using enroute speed adjustment and route change strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.104064. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling of the Evolution of Hydro-Sedimentary Connectivity: The Case of Flash Floods on Arable Plateaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.2967. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13052967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Generation of Local Conflict Free Trajectories With Weather Hazards Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Mora Camino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2023.3289191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperheuristic Approach Based on Reinforcement Learning for Air Traffic Complexity Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paveen Juntama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on slot allocation for airport network in the presence of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104, pp.102269. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2022.102269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive trajectory modification and generation with FPCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almoctar Hassoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Aeronautical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13272-022-00577-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Prediction of Strategic Flight Delays via Machine Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaohao Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Hang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lishuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su142215180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-based emergency landing trajectory planning applying meta-heuristic and Dubins paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Asadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2022.108453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accelerated Dual Fast Marching Tree Applied to Emergency Geometric Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace9040180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Links Detection in Spatial-Temporal Airway Networks Using Complex Network Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3152163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Queuing Network Model of a Multi-Airport System Based on Point-Wise Stationary Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xifan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lishuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.390. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace9070390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Inclusive Runway Balancing Using Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.d0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Optimal Air Traffic Assignment in Multi-layer Transport Network for Urban Air Mobility Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.103776. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2022.103776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Complexity Map Based on Linear Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrían García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace9050230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven trajectory-based analysis and optimization of airport surface movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.103902. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2022.103902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight safety during Covid-19: A study of Charles de Gaulle airport atypical energy approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (100327), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2021.100327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Cooperated Path Planning of Multiple UAVs Based on Revisit Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Asadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.I010866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning based Path Stretch Vector Resolution in Dense Traffic with Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu N Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Simulated Annealing for Large Scale Airspace Congestion Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianit Islami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Abecassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Assignment for Intensive Urban Air Mobility Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (11), pp.860-875. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.I010954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization–simulation closed-loop feedback framework for modeling the airport capacity management problem under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Lung Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.102937. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.102937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Model Based Optimization for Aircraft Scheduling in Terminal Area under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2021.103374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Input Data Uncertainties on an Air Traffic Control Difficulty Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakae Nagaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2020EBP3019. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transcom.2020ebp3019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of departure runway scheduling incorporating arrival crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.615-637. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Automation on Air Traffic Controller’s Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace8090260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into Genaveh 11-29 runway geometric redesign based on meteorological synoptic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Asadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aviation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft atypical approach detection using functional principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84, pp.101787. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2020.101787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Uncertainty for the Development of Efficient Decision Support System in Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (8), pp. 3233-3246. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2019.2924981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Covid-19 on passengers and airlines from passenger measurements: Managing customer satisfaction while putting the US Air Transportation System to sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.100179. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2020.100179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Departure Metering at United States and European Airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Badrinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamsa Balakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Simulator Evaluation of Fuel-Efficient Arrival Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Andreu Altava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, AIAA AVIATION Forum 2019, 43 (11), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G005091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronised Demand and Capacity Balancing in Collaborative Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising Flight Crews Aircraft Energy Awareness Through High Energy-Limit Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Andreu Altava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (5), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.C035934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Assessment of Fuel-Efficient Arrival Trajectories Accounting for Current Aircraft State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Andreu Altava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Spacecraft Pose Estimation via a Deep Convolutional Neural Network for Noncooperative Docking Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaweerath Phisannupawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharin Kamsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peerapong Torteeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sittiporn Channumsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utane Sawangwit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (9), pp.126. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace7090126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Data-Driven Prediction on Aircraft Estimated Time of Arrival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 88, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2020.101840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Two Wind-Optimal Strategic Flight Plannings for North Atlantic Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rodionova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp. 26-38. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departure and Arrival Routes Optimization Near Large Airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (7), pp.80. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace6070080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages bocagers et le ruissellement appréhendés par la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.42-47. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.4.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evolutionary Computational Framework for Capacity-Safety Trade-off in an Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Murad Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.999-1010. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2018.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulated Annealing Approach to 3D Strategic Aircraft Deconfliction based on En-Route Speed Changes under Wind and Temperature Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Courchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel González-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.194-210. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2019.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optimization of terminal maneuvering area and airport at the macroscopic level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.338-357. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape evolution and structural connectivity to the river for matter flux, a multi-agents simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp. 524-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How might sediment connectivity change in space and time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2595 - 2613. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta-Heuristic Approach for Distributed Trajectory Planning for European Functional Airspace Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.81-93. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict-free arrival and departure trajectory planning for parallel runway with advanced point-merge system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (October 2018), pp 207-227. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2018.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Assessment and Risk Estimation for Unmanned Aerial Vehicles Operating in National Airspace System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangmin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/4731585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft trajectory complexity metric: an image processing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B G Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Aircraft Optimal Trajectory in the Presence of Wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Aerospace and Electronic Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (11), pp.Pages 30-38. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MAES.2018.170050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité hydro-sédimentaire dans un petit bassin versant agricole du nord-ouest de la France : de l’expertise de terrain à la modélisation par Système Multi-Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4/2017), pp.327-340. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid machine learning model for short-term estimated time of arrival prediction in terminal manoeuvring area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.280 - 294. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2018.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dependent surveillance-broadcast ground-station optimal deployment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated sequencing and merging aircraft to parallel runways with automated conflict resolution and advanced avionics capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp 268-291. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization-Based Design of Departure and Arrival Routes in Terminal Maneuvering Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (11), pp. 2889-2904. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G002728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic airspace configuration by genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sergeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Vidosavljevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Traffic and Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.300 - 314. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtte.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations anthropiques d’un cours d’eau de faible énergie et leurs conséquences, approche géomorphologique et géoarchéologique dans la moyenne vallée de la Seulles, Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.121-138. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Systems to Help Managing Air Traffic Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on Strategic TFM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des aménagements hydrauliques sur les systèmes fluviaux bas-normands depuis 2000 ans, premiers résultats d’une approche géomorphologique et géoarchéologique dans la moyenne vallée de la Seulles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 28/2, pp.253 - 258. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport Gate Scheduling for Passengers, Aircraft, and Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang Hyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Paul Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (4), pp.109-114. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Design for Integrating and Sequencing Flows in Terminal Maneuvering Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidenori Chida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catya Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part G: Journal of Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Odor Intensity Grid Based UAV Path Planning Algorithm with Particle Swarm Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangmin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/7802798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sensitivity decision based path planning algorithm for unmanned aerial vehicle with improved particle swarm optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangmin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp. 92-102. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2016.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'impact des entités linéaires paysagères sur les dynamiques spatiales du ruissellement : une approche par simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 788, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des structures agricoles et recomposition des paysages de bocage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia - 6éme journées doctorales du paysage, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flash flood hazard assessment in dry valleys (northern France) by cellular automata modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van de Wiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, p.2905-2929. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-014-1470-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anthropogenic nature of present-day low energy rivers in western France and implications for current restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 251 (15), p.64-76. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving air-traffic conflict problems via local continuous optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peyronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 241 (2), pp.502-512. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation comme outil d’anticipation des crues rapides dans les petits bassins versants en Seine-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallet F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Christol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.99-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion des sols sévit aussi dans le bocage !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 308, p. 43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation, impacts et perceptions du changement climatique dans le Grand Ouest de la France métropolitaine : le projet CLIMASTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.96-107. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of slopes delivery to catchment sediment budget for a low-energy water system: a case study from the Lingèvres catchment (Normandy, western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sedimentary fluxes and budgets in different climatic environments, 93 (4), p.497-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft trajectory forecasting using local functional regression in Sobolev space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kairat Tastambekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp 1-22. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2013.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North Atlantic Aircraft Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rodionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (5), pp 2202-2212. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2312315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are the &amp;quot;bad fires&amp;quot; in West African savannas? Re-thinking burning management through a space time analysis in Burkina Faso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 180, pp.10.1111/geoj.12074. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geoj.12074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’organisation des structures paysagères sur les dynamiques de ruissellement de surface en domaine bocager. Etude comparée de 3 petits bassins versants bas-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Actes des 14e Journées des Jeunes Géomorphologues, 20 (2), pp.175-188. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.10619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid metaheuristic optimization algorithm for strategic planning of {4D} aircraft trajectories at the continent scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computational Intelligence Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.46-61. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCI.2014.2350951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiotemporelle de la dynamique fluviale d’un cours d’eau sahélo-soudanien entre 1967 et 2007. Le cas du Yamé au pays Dogon (Mali, Afrique de l’Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.279-306. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.24.279-306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order statistics and region-based evolutionary computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp xxxx. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-013-0079-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro thématique : « Hydro-géomorphologie quantitative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1/2013, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.10081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial coexistence and temporal logout between mainland and marine hazards in Upper Normandy (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using BV-norm to Classify the Vasculitis in Multiple Sclerosis Fundus Angiography for Ophthalmologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Bang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of medical and bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 International Conference on Functional Biomedical Imaging (ICFBI), 2 (1), pp.11-15. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12720/jomb.2.1.11-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light-propagation model for aircraft trajectory planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (3), pp 873-895. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-012-9896-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict resolution of North Atlantic air traffic with speed regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Houda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20th EURO Working Group on Transportation Meeting, EWGT 2017, 4-6 September 2017, Budapest, Hungary, 27, pp. 1242-1249. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2017.12.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la disparition des brousses ? Analyse multi-scalaire de la dynamique des paysages à l'ouest du Burkina Faso depuis 1952.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.599. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISTIQUES DES &amp;quot;CRUES RAPIDES&amp;quot; DU NORD DE LA FRANCE (BASSIN PARISIEN) ET RISQUES ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.73-90. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALES : a large-scale assessment model of soil erosion hazard in Basse-Normandie (Northern-Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.887-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatio-temporelle et dynamique des pluies de forte intensité à l’origine des « crues rapides » dans le Bassin Parisien (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.47-72. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/climatologie.511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la distance dans l'organisation des pratiques et des paysages agricoles : l'exemple du fonctionnement des exploitations laitières dans l'arc atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial geomorphology and flood-risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Corbonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIABILITE SPATIO-TEMPORELLE ET DYNAMIQUE DES PLUIES DE FORTE INTENSITE A L'ORIGINE DES « CRUES RAPIDES » DANS LE BASSIN PARISIEN (FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.47-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions nature/société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.275-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION DU RUISSELLEMENT EROSIF PAR AUTOMATE CELLULAIRE. DU DIAGNOSTIC A L'AMENAGEMENT CONCERTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.305-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites des statistiques agricoles pour l'étude des structures spatiales produites par l'agriculture en Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Société, Paysages, Agriculture, 207, pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique potentielle d’un bassin versant et mesure de son efficacité structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 412, 15 p. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.16103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sand content and cross-shore transport on the morphodynamics of macrotidal gravel beaches (Haute-Normandie, English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Curoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de St-Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Suppl.-Vol 3 (52), pp. 41-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de répartition des entonnoirs de dissolution dans les craies du littoral du Nord-Ouest du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.95-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de répartition des entonnoirs de dissolution dans les craies du littoral du Nord-Ouest du Bassin de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp. 95-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Complexity Map based on Non Linear Dynamical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hansman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Histon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order statistics in artificial evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2936, pp 51-62. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24621-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de la variabilité spatiale du recul des falaises crayeuses du nord-ouest du Bassin de Paris. L'exemple du littoral haut-normand (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lageat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Terres du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic controller keyboard optimization by artificial evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lecture Notes in Computer Science, 2936, pp 177-188. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24621-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing and assigning price levels for air traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deschinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (3-4), pp.221-237. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1366-5545(02)00007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Genetic Algorithm Working on State Domain Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Parallel Problem Solving from Nature - PPSN VI. 6th International Conference Paris, France, September 18–20, 2000 Proceedings, 1917, pp.777-786. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45356-3_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphologique de talwegs et comportement scalant : applications des dimensions non-entières à la géographie physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28 (3), pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00873169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of air traffic congestion by genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Lecture Notes in Computer Science, 1498, pp 855-864. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0056927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des dosages par immunonéphélémétrie microparticulaire des caséines α, β et Κ à l'évaluation de la qualité du lait, de sa production à sa valorisation fromagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Cuillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N El Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (3), pp.211-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (301)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondations par remontée de nappe dans les territoires agricoles côtiers : contribution d'un dispositif de suivi multi-sources en Normandie occidentale (Le Havre de Lessay et la Côte des Isles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2025 - Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2026, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departure Flight Scheduling in Multi-Airport Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriporn Yenpiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Frankie O’connell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ATRS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-Scale Multi-Modal Service Optimization for Innovative Air Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhao Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sasar Innavation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Dec 2025, Bled (Slovénie), Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Airport Ground Operations Efficiency through Speed-Controlled Aircraft Taxiing and Future Guidance Readiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic complexity measurement via collective dynamics analysis of arrival traffic patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhao Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinmin Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Transportation Research and Development Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol FAA, Jun 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Dijkstra’s Algorithm for Search and Rescue Operations in Dynamic Wildfire Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Ghisellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First US-Europe Air Transportation Research and Development Symposium (ATRDS2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Allocation in Flight-centric Air Traffic Control: Hierarchical Clustering and Simulated Annealing Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Dec 2025, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Runway Capacity: Enhancing Efficiency through Dynamic Pairwise Aircraft Wake Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kam K.K.Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATRD Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol FAA, Jun 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Airport Operations: An Integrated Framework for Optimising Aircraft Surface Movement and Airport Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catya Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Subjective Complexity through Cognitive Transitions: Extended Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhao Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi,jun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesar Innavation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Dec 2025, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight allocation in flight-centric air traffic control: A MILP model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Air Transportation Research and Development Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol FAA, Jun 2025, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Air Traffic Flow Identification with Fractal-Based Graph Simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ishaan Talamudipi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Thinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days (SIDs) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Analysis of Delay Propagation in Air-Rail Intermodal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Dec 2025, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTS Solution for Airspace Design and Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Dec 2025, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Traffic-Following Scheme for Orderly Distributed Control of Multi-Vehicle Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husni Idris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Transportation Research and Development Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol FAA, Jun 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Management and Communication over ATN/IPS for Future Datalink Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Aydoğan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergun Özmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Aybek Cetek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa María Arnaldo Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Delgado-Aguilera Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Integrated Communications, Navigation and Surveillance Conference (ICNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Brussels, Belgium. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNS65417.2025.10976836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Waypoint Optimization in Free Route Airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROCONTROL FAA NTU, Jul 2024, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Aircraft Atypical Approach Detection for Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA-EUROCONTROL-NTU, Jul 2024, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Detection of Aircraft Single Engine Taxi using Deep Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Houdant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR JU, Nov 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Path Change Maneuvers for Weather Obstacle Avoidance in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven Framework for Modelling Complexity in Terminal Manoeuvring Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi,jun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voronoi diagrams and Simulated Annealing for airspace block optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité de l’agriculture littorale normande face à l’élévation du niveau marin : quelle agriculture pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée de l'Ecole Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556), Apr 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow based spatio-temporal graph network model for predicting airport network delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol FAA NTU, Jul 2024, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic classification using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards aircraft generic Quick Access Recorder fuel flow regression models for ADS-B data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol FAA NTU, Jul 2024, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité de l'agriculture littorale normande face à l'élévation du niveau marin : le Havre de Lessay, un site laboratoire pour le suivi des aléas hydrogéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l’Eau (DSSE) - Bordeaux, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Université Bordeaux Montaigne; INRAE, Dec 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising Flight Trajectories under Thunderstorm Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sesar innovation days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR JU, Nov 2024, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Flight Trajectory Predictions with Bayesian-Optimized ConvLSTM Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lich Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Duc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems and Networks International flight (ICISN 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Hanoi, Vietnam. pp.604-614, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-5504-2_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach To Predict General Aviation Traffic Counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshe Idan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SciTech Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jan 2024, Orlando (Florida), United States. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2024-2701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot allocation for a Multiple Airport System: Equity and Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaohao Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Hang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAS-Europe ATM Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA-Eurocontrol, Jun 2023, Savannah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2023) STL combining LSTM for long-term predicting airport traffic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoshuai Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US-Europe ATM Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA-Eurocontrol, Jun 2023, Savannah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learned Traffic Flow Coordination Framework for Flow-Centric Airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovations Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Nov 2023, Séville (SP), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging passengers' mobile network data for an integrated air-rail frequency planning in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeronimo Bueno-Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Nov 2023, Séville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Marching Tree applied to geodesic trajectories in presence of uncertain wind: a day of flights in Europe study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/AIAA 42nd Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Barcelona, Spain. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC58513.2023.10311326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical Codec for V2X Cooperative Awareness Trajectory Compression: A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinh Hoang Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 97th Vehicular Technology Conference (VTC2023-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10199669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Extremal Field Method for Time-Optimal Trajectory Planning in Flow Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference on decision and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité de l’agriculture littorale normande face à l’élévation du niveau marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique de la SFR 4223 – MER LItorral Normand (MERLIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR 4223 – MER LItorral Normand (MERLIN), Dec 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing air-rail travel connections: A data-driven delay management strategy for seamless passenger journeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scozzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Nov 2023, Séville (SP), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie des bords de route : du terroir hydro-paysager à la caractérisation du bord de route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quigneaux Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young researchers day "Infrastructure, Ecology, Landscape, Society, and Territory” in International seminar « Transport Infrastructure and Biodiversity at a nexus of challenges Research and Innovation as drivers for transformative changes », Biodiversity and infrastructures synergies and opportunities for European Transport Networks (BISON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation Based Band Sharing for Radar Interference Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 97th Vehicular Technology Conference (VTC2023-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Air Traffic Flow Coordination for Flow-centric Airspace Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USA-Europe ATM Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA-Eurocontrol, Jun 2023, Savannah GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Heuristics Approach for Arrival Sequencing and Delay Absorption through Automated Vectoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mir Feroskhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimrod Lilith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2023 Congress on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Chicago (IL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, exemple du bocage normand”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Théma, Université de Besançon, Feb 2022, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.73.036125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Fertilization between ATM and UTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ATM/CNS (IWAC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, TOKYO, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation des horaires trains-avions pour un trajet porte-à-porte plus harmonieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated-Annealing Hyper-Heuristic for Demand-Capacity Balancing in Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot allocation in a multi-airport system under flying time uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ATM/CNS (IWAC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Passenger Flow at Charles De Gaulle Airport using Dense Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ATM/CNS (IWAC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route network design in low-altitude airspace for future urban air mobility operations: A case study of urban airspace of Singapore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation (ICRAT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Framework to Predict General Aviation Traffic Counts A Case Study for Nice Cote D'Azur Terminal Control Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshe Idan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Flow Representation and Prediction using Transformer in Flow-centric Airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, comparaison de deux bocages normands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of airport declared capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 25th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Macau, China. pp.3807-3812, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9922312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Emergency Airport and Off-Airport Landing Site Selector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Octavian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41th Digital Avionics Systems Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Portsmouth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFLICT RESOLUTION WITH TIME CONSTRAINTS IN THE TERMINAL MANEUVERING AREA USING A DISTRIBUTED Q-LEARNING ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Valenzuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation (ICRAT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Robustness Between Two Strategic 4D Trajectory Plannings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paveen Juntama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Path Planning for Soaring Flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Prats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Guidance Navigation and control (CEAS EuroGNC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEAS; AIAA, May 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Aviation Emission Inefficiencies and Reduction Challenges with Electric Flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR INNOVATION DAYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-rail timetable synchronization for a seamless passenger journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ATM/CNS (IWAC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising security screening resources during airport access mode disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scozzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Bayesian inference in a hybrid CNN-LSTM model for time series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lich Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Duc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia Analysis and Pattern Recognition (MAPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Phu Quoc, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tailored Machine Learning Surrogate to improve Rotorcraft Trajectory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hansman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising security screening resources during airport access mode disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scozzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de Floyd modifié pour le calcul du nombre de chemins alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting spatio-temporal partial separability of large-scale airspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ATM/CNS (IWAC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Aviation Emission Inefficiencies and Reduction Challenges with Electric Flights Based on an analysis of flights from 2019 in the Dutch and French airspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Real Multi-Correlator Outputs for SQM Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlas Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihanne El Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Technical Meeting of The Institute of Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Long Beach, CA, United States. pp.1288-1303, </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2022.18217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Rescheduling to Improve Passenger Journey during Airport Access Mode Disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scozzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation (ICRAT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sector Entry Flow Prediction Based on Graph Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Investigation of V2X Communication for Radar Interference Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blackbox Optimization for Helicopter Noise Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hansman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Year Into the Pandemic: a Passenger Perspective on its Impact at Paris-Charles de Gaulle Airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scozzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Big Data' au sein du workshop 'Applications of Big Data in the Transport Industr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Synchronizing Radars with V2X communication for Radar Interference Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Intelligent Transportation Systems Conference (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Indianapolis, United States. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/itsc48978.2021.9565081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Flexible Emergency Trajectory Generator Enhancing Emergency Geometric Planning with Aircraft Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homeyra Khaledian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New Orleans (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne: A common-sense thread for enabling provable safety in air mobility systems with unreliable components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanakorn Khamvilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aiaa, Jan 2022, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Emergency Trajectory Design: A Fast Marching Method on a Triangular Mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banavar Sridhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New-Orlean, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Outlying Driving Behaviors: A Data-Driven Perspective with Applications to V2X Collective Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinh Hoang Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Vehicular Networking Conference (VNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Ulm, Germany. pp.52-59, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VNC52810.2021.9644627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Air Traffic Congested Areas with Long Short-Term Memory Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Shi-Garrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal C Bouaynaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New Orleans (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach and landing aircraft on-board parameters estimation with LSTM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapore, Singapore. pp.ISBN: 978-1-7281-5381-0, </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Door-to-door Air Travel Time Analysis in the United States using Uber Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st International Conference on Artificial Intelligence and Data Analytics for Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of APOC Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sashiko Shirai Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Ortiz Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Aircraft Landing Time in Extended-TMA Using Machine Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Structuration based on Linear Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paveen Juntama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2020, 10th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of APOC Operations by using Simulation and Experimental Economics: Conceptual Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sashiko Shirai Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSS 2020, 32nd European Modeling &amp; Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual event, France. pp.207-213/ISBN : 978-88-85741-44-7, </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46354/i3m.2020.emss.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Conflict Detection Enhancement in 3D Airspace with Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Efficiency Comparison of Centralised and Distributed Arrival Management (AMAN) Problem In Terminal Airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniket Anand Deshmukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Notry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2020, 10th Sesar Innovations Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Passenger Flow at Charles De Gaulle Airport Security Checkpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bertosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st International Conference on Artificial Intelligence and Data Analytics for Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Metaheuristic Approach for Complexity Reduction in Air Traffic for Strategic 4D Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paveen Juntama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapore, Singapore. pp.1-9 / ISBN : 978-1-7281-5381-0, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Flow Management under Uncertainty in Terminal Maneuvering Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873447v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Fault Detection on Small Fixed-Wing UAVs using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2020 AIAA/IEEE 39th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Antonio, United States. pp.ISBN:978-1-7281-8088-5, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC50938.2020.9256800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more complete view of air transportation performance combining on-time performance and passenger sentiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Trajectory Modification and Generation with FPCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almoctar Hassoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Detection of Chinese Airport Delay Correlation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuwei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapore, Singapore. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft trajectory recognition via statistical analysis clustering for Suvarnabhumi International Airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharin Kamsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peerapong Torteeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soemsak Yooyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriporn Yenpiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACT 2020 22nd International Conference on Advanced Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Pyeong Chang, United States. pp.290-297, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICACT48636.2020.9061368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Door-to-door Travel Time Analysis from Paris to London and Amsterdam using Uber Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristic Approach to Probabilistic Aircraft Conflict Detection and Resolution Considering Ensemble Prediction Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalia Hernández-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damián Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for modeling airport operations at a macroscopic level,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Mujica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter simulation conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passengers on social media: A real-time estimator of the state of the US air transportation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2019:, 6th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Oct 2019, Tokyo, Japan. pp 189-205, </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-33-4669-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Sequencing of Traffic on Multiple En-route Constraint Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymanou Abba-Rapaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Notry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2019:, 6th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Oct 2019, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-33-4669-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of temporary military zones within civil aviation traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017, 5th ENRI International workshop on ATM/CNS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.104-1199, </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-7086-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Algorithm for Aircraft 4D Trajectory Optimization Based on Bezier Curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weibin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqian Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2019, 13th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Real Trajectory Data to Enhance Conflict Detection Accuracy in Closest Point of Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weilu Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2019, 13th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory APproach AnalysiS: A Post-operational Aircraft Approach Analysis Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Generative Adversarial Networks for Aircraft Trajectory Generation and Atypical Approach Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2019:, 6th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. pp 227-243 / ISBN 978-981-33-4668-0, </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-33-4669-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-Free Runway Balancing Optimization Under Uncertainty Using Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Alzheimer’s Disease Neuroimaging Initiative Classification of Multiple Sclerosis patients using a histogram-based K-Nearest Neighbors algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Rebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marechal P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019, Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Abatement Trajectories for a UAV Delivery Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scozzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Ernesto Vela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388280v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label Classification for the Generation of Sub-problems in Time-constrained Combinatorial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mossina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rachelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2019, 8th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp 133-141; ISBN: 978-989-758-352-0, </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007396601330141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID and STAR routes optimization near large airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2019:, 6th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Analyzing US Air Traffic Delays using Passenger-centric Data-sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2019, 13th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Approach for Conflict Resolution in Dense Traffic Scenarios with Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Phu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2019, 13th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Analysis of Departure Metering at Paris (CDG) and Charlotte (CLT) Airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Badrinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamsa Balakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2019, 13th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Optimization in Automated Point Merge Trajectory Planning: An Artificial Intelligence-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weigang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Notry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2019, 38th AIAA/IEEE Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC43569.2019.9081789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Multiple Sclerosis patients using a histogram-based K-Nearest Neighbors algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Rebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019, 25th annual meeting of Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined MRI biomarker approach using a non-standard Multiple Factor Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Rebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISP-BMEI 2018, 11th International Congress on Image and Signal Processing, BioMedical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beijing, China. pp.art. no. 8633261., </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISP-BMEI.2018.8633261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone Fleet Deployment Strategy for Large Scale Agriculture and Forestry Surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2019, IEEE Intelligent Transportation Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Conflict Detection Enhancement in Closest Point of Approach Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doorway to the United States: An Exploration of Customs and Border Protection Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christabelle Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Search Descent and Approach Trajectory Optimization Based on Enhanced Aircraft Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Andreu Altava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation 2019 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-3618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Traffic Flow Based Optimization of Airport and Terminal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of MRI biomarkers in Multiple Sclerosis clinical trials using geometric PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Rebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARSEP 2018, Spain &amp; FRENCH MS MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission planning for a non-homogeneous Earth observation satellite constellation for disaster response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Holvoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasanchai Vongsantivanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpaceOps 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marseille, France. pp.978-1-62410-562-3, </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2018-2658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des dynamiques spatiales de ruissellement avec le système multi-agents LASCAR (LAndscape StruCture And Runoff).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.573-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of Traffic Flow and Sector Opening for Collaborative Demand and Capacity Balancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2018,37th AIAA/IEEE Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Londres, United Kingdom. pp.ISBN: 978-1-5386-4113-2, </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2018.8569789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim-Opt in the loop: algorithmic framework for solving airport capacity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Mujica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Leng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2018, Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Gothenburg, Sweden. pp 2261-2272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Data-Driven Prediction on Aircraft Estimated Time of Arrival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2018, 8th Sesar Innovations Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling flight delay propagation in airport and airspace network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinggang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2018, 21st IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Maui, United States. pp. 3556-3561., </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support Vector Machine-based classification of Alzheimer's Disease population using a combination of structural MRI biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Rebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Workshop on Machine Learning Part II -2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Adaptive 4D Trajectory Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2018, 37th AIAA/IEEE Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Closest Point of Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference for Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimization of Arrival, Departure, and Surface Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference for Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Atypical Approach Detection using Functional Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2018, 8th SESAR Innovations Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of dynamic military areas within civil aviation traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017 5th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp. 104-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Mathematical Distance Applied to Airspace Major Flows Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017, 5th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2017, Tokyo, Japan. pp. 51-66., </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-7086-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Multi-label Classification to the Generation of Sub-problems in Combinatorial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mossina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rachelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA 2018, International Workshop on Optimization and Learning: Challenges and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Management System Pathfinding Algorithm for Automatic Vertical Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Andreu Altava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2018, 37th AIAA/IEEE Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2018.8569254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Flows and Optimizing Aircraft Scheduling in Terminal Maneuvering Area Based on GA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Murata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiki Takadama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference for Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Route Optimization for Air Traffic Management Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Notry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2018, 37th AIAA/IEEE Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2018.8569362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic transformations of low energy rivers in Normandy; geomorphological legacy of an historical management of the Seulles river.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Geomorphology of the International Association of Geomorphologists ICG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated Annealing for Strategic Traffic Deconfliction by Subliminal Speed Control under Wind Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Courchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel González-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2017, 7th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Design of a Route in Terminal Maneuvering Area Using Branch and Bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan. pp 171-184, </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-56423-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of military missions impact on civilian 4D trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianit Islami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moaxi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017, 5th ENRI international workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A down to earth solution: applying a robust simulation-optimization approach to resolve aviation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Mujica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2017, Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States. pp. 2626-2637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term 4D Trajectory Prediction Using Machine Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2017, 7th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace Design Optimization: Structure → Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017, 5th ENRI international workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Trajectory Planning with Dynamical Obstacles by Artificial Evolution and Convex Hull Generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan. pp 49-67, </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-56423-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Air Traffic Flow Management Model for European Functional Airspace Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ATM R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ATM Performance with Simulation and Optimisation Tools The APACHE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Vidosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedja Netjasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2017, 7th SESAR Innovation Days </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection & Diagnosis for Small UAVs via Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2017, 36th IEEE/AIAA Digital Avionics Systems Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, St Petersburg, United States. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2017.8102037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Simulation of a MAKO UAV for Use in Data-Driven Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2017, 9th international microair vehicle conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Tradeoffs in Airport Coordinated Surface Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mujica Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017, 6th ENRI international workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic planning of North Atlantic Oceanic air traffic based on a new wind-optimal route structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar, 12th USA/Europe Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new trans-Atlantic route structure for strategic flight planning over the NAT airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2017 IEEE Congress on Evolutionary Computation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Sebastian, Spain. pp.ISBN : 978-1-5090-4601-0, </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2017.7969482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECONFLICTING WIND-OPTIMAL AIRCRAFT TRAJECTORIES IN NORTH ATLANTIC OCEANIC AIRSPACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rodionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banavar Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hok K. Ng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEGATS ‘16, Advanced Aircraft Efficiency in a Global Air Transport System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAF, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Local Total Variation for Computing Air Traffic Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bang Giang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New TOVAA New trends in Optimization and Variational Analysis for Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système multi-agents pour la structuration du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2016 17ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an Optimization and Simulation-Based Approach for Detecting and Resolving Conflicts at Airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSIM 2016, 9th Eurosim Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oulu, Finland. pp.ISBN 978-91-7685-399-3, </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp17142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Flows in Terminal Moneuvering Area using Time Decomposition Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphie, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of aircraft trajectories in North Atlantic oceanic airspace based on Flocking behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CEC 2016, IEEE Congress on Evolutionary Computation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp. 2438 - 2445, ISBN: 978-1-5090-0622-, </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2016.7744091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Layered Airspace Design Parameters Affect Airspace Capacity and Safety? The Influence of Traffic Structure on Airspace Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sunil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Ellerbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bussink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Vidosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of SIDs/STARs in TMA Using Simulated Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference, Enabling Avionics For UAS/UTM (UAS Traffic Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, CA, United States. pp.ISBN: 978-1-5090-2524-4, </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind and Temperature Networking Applied to Aircraft Trajectory Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th edition of the International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐agent Systems for Air Traffic Conflicts Resolution by Local Speed Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphie, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-­and-­price algorithm for Dynamic Sector Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAOR 2016, 8th International Conference on Applied Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rotterdam, Netherlands. pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layer Point Merge System for Dynamically Controlling Arrivals on Parallel Runways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2016, Sacramento, United States. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Trajectory Planning under Wind Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Digital Avionics Systems Conference, Enabling Avionics For UAS/UTM (UAS Traffic Management) (DASC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, CA, United States. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7777955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No more conflicts: the development of a generic airport model in a sequence-optimization framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Modeling &amp; Simulation Symposium (Simulation in Industry) (EMSS 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Operational Benefits of Multi-layer Point Merge System on Dense TMA Operation Hybrid arrival trajectory optimization applied to Beijing Capital International Airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Traffic Structure on Airspace Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sunil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Ellerbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bussink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Vidosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Flows in Terminal Manoeuvring Areas via Mixed Integer Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOW'16, XIII Global Optimization Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Braga, Portugal. pp. 113-116 ; ISBN : 978-989-20-6764-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions foncières des exploitations agricoles et transformation des espaces ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La renaissance rurale, d'un siècle à l'autre ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISST - Dynamiques rurales, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Systems for Air Traffic Conflicts Resolution by Local Speed Regulation and Departure Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/AIAA, Sep 2016, Sacramento, CA, United States. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and simulation based approach for an arrival and departure manager tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2016, Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, United States. pp.E-ISBN: 978-1-5090-4486-3, </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2016.7822416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimization of Terminal Manoeuvring Area and Airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2016, 6th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Delft, Netherlands. pp.ISSN 0770-1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Analysis of the Concepts of Urban Airspace Design for METROPOLIS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Vidosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sunil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bussink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixed Integer Linear Programming Model for the North Atlantic Aircraft Trajectory Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rodionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORPA'2015 : Operational Research Practice in Africa Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Landing Route Structure to Enhance Airport capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catya Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Airport Capacity: Mexico City Airport Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo E Mendoza-Dorantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zuniga Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATOS 2015, 5th International Air Transport and Operations Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Delft, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft 4D trajectories planning under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSCI 2015, IEEE Symposium Series on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2015, Cape Town, South Africa. pp.ISBN: 978-1-4799-7560-0, </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSCI.2015.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Networking Applied to Aircraft Trajectory Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2015 IEEE/AIAA 34th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.1A4-1-1A410 / 978-1-4799-8939-3, </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2015.7311330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Complexity Versus Control Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGNC, European Aerospace Guidance, Navigation and Control Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Sectors Design by Genetic Algorithm Towards Automated Sectorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sergeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Schede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2015, 5th SESAR Innovation days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel complexity computation based on dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC, 2015 IEEE/AIAA 34th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.1C2-1 - 1C2-8 /978-1-4799-8939-3, </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2015.7311340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the design of a route in Terminal Maneuvering Area using Branch and Bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Sectorization based on a Column Generation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach to Automated Merge 4D Arrival Trajectories for Multi-parallel Runways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Hao Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Planning of Efficient Oceanic Flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banavar Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil y Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ng Hok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rodionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 4D Trajectory Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianit Islami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional interior point programming applied to the aircraft path planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGNC, European Aerospace Guidance, Navigation and Control Conference 2015, Apr 2015, Toulouse, France. 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17518-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Airpace Configurations Generated by Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sergeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Schede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2015 IEEE/AIAA 34th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.1F2-1-1F2-15/978-1-4799-8939-3, </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2015.7311352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Optimization Method with Multiple Entry Points for Extended Terminal Maneuvering Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daichi Toratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Higuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des routes de départ et d’arrivée dans la TMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2015, 16ème conférence de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Assessing and Optimizing Operation Performance in Airport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of Point Merge-based Autonomous System for Optimizing Aircraft Scheduling in Busy TMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2015, 5th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification coopérative de trajectoires d’avions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2015, 16èmec onférence ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification coopérative de trajectoires d'avions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind-Optimal Path Planning: Application to Aircraft Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunilde Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV’14, 13th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du trafic aérien en tenant compte des conditions météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunilde Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft trajectory prediction in North Atlantic Oceanic Airspace by Wind Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rodionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2014, 33rd Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Colorado Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Models for Aircraft Trajectory Design : A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tsiotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2013, 3rd ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Tokyo, Japan. pp 205-247, </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-54475-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERETS ET LIMITES DU REGISTRE PARCELLAIRE GRAPHIQUE (RPG) POUR L'ANALYSE DU PROCESSUS D'AGRANDISSEMENT DES EXPLOITATIONS AGRICOLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Foncier Agricole : Usages, tensions et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resectorisation d'espace aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of river management on low energy rivers in Normandy (France) over 3000 years, first results of a geomorphological and geoarchaeological approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Arrival and Departure Routes in Terminal Maneuvering Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2014, 6th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Istanbul, Turkey. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study For Merging And Sequencing Flows In TMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catya Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIDITA 2013, 4th Congreso De La Red Iberoamericana de Investigación en Transporte Aéreo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport Gate Scheduling for Passengers, Aircraft, and Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang-Hyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Paul Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating optimal aircraft trajectories with respect to weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunilde Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIATM 2013, 2nd International Conference on Interdisciplinary Science for Innovative Air Traffic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic deconfliction of aircraft trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIATM 2013, 2nd International Conference on Interdisciplinary Science for Innovative Air Traffic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. p xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict resolution under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2012, 4th International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Port El-Kantaoiui, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic Traffic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rodionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of aicraft trajectories in North Atlantic oceanic airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rodionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of aircraft trajectory planning under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-traffic conflict resolution via B-splines and semi-infinite programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peyronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'une trajectoire optimale pour un avion en tenant compte du vent et de la congestion de l'espace aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunilde Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution climatique, risques engendrés et impacts sur la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for strategic planning of aircraft trajectories using simulated annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft trajectory planning under uncertainty by light propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2012, 15th edition of the Euro Working Group on Transportation international scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflit dans le trafic aérien via l'algorithme de la propagation de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du Changement Climatique sur la qualité des eaux dans les hydrosystèmes sous influence agricole: questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ème Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and holistic assessment of technologies and biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSSER Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating and sequencing flows in terminal maneuvering area by evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catya Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Angel Piera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2011, 30th IEEE/AIAA Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Seattle, United States. pp 1-32 ; ISBN : 978-1-61284-797-9, </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2011.6096177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Field Evaluation by Using Radar Data and Vector Spline Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 9th IEEE International Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata (CA) and Agent-Based Models (ABM) in response to different environmental problems: a review on French research over the last ten years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques hydrosédimentaires des cours d'eau à faible énergie. Vers un observatoire des hydrosystèmes bas-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission des hydrosystèmes continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peyronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Austrian-French-German conference on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Trajectories Complexity Metric Based on Lyapunov Exponents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS 2011, European Conference on Complex Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Propagation algorithm for aircraft trajectory planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2011, American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp 2143 - 2147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Field Evaluation by Using Onboard Aircraft Measurements and Vector Spline Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 7th Conference on Applied Mathematics and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic Traffic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFG 2011, 15th Austrian-French-German conference on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrudescence des crues rapides printanières et estivales dans le nord de la France entre 1992 et 2001 : une simple variabilité d’échelle décennale, ou l’amorce d’un changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Hors du lit : aléas, mémoire, inondations… »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict-free trajectory optimization using B-splines and Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peyronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INO 2010, SESAR Innovation days 2010, 9th Innovative Research Workshop &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol, Dec 2010, Brétigny sur Orge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies préventives du risque lié aux &amp;quot; crues rapides &amp;quot; dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles rencontres de ThéoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00614880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de trajectoires avion optimales et sans conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic conflict resolution via B-splines and genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peyronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOGO 2010, The TOulouse Global Optimization workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing B-splines using Genetic Algorithms Applied to Air-traffic Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peyronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEC 2010, International Conference on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Valencia, Spain. pp 213-218; ISBN: 978-989-8425-31-7, </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003082802130218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic conflict resolution via light propagation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOGO 2010, The TOulouse Global Optimization workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp 43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic complexity based on dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010, 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp 2069-2074, </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5718004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Conflict Resolution by Genetic Algorithm and B-Spline Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peyronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2010, 2nd ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tokyo, Japan. pp 71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for generating optimal conflict free 4D trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2010, 4th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. pp 185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory prediction by functional regression in sobolev space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kairat Tastambekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFDS 2010, 42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes parcellaires aux usages agricoles de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes rencontres de ThéoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical systems complexity with a view towards air traffic management applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC/CCC 2009, Joint 48th IEEE Conference on Decision and Control and 28th Chinese Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp 8369-8374, </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2009.5400549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for automated aircraft conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM CT 09, Society for Industrial and Applied Mathematics Conference on Control and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM 2009, Society for Industrial and Applied Mathematics Conference on Control and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT 09 SIAM Conference on Control and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAM, Jul 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in air traffic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2009, ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tokyo, Japan. pp 55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAS and wind estimation from radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2009, 28th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Orlando, United States. pp 2.B.5-1 - 2.B.5-16, </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2009.5347547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing air traffic flows using stochastic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiumjin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA GNC 2009, AIAA Guidance, Navigation and Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Chicago, United States. pp xxxx, </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2009-6198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling soil erosion sensibility and runoff connectivity to assess slope contributions to watershed sediment budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupling soil erosion sensibility and runoff connectivity to assess slope contributions to watershed sediment budget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Australia. pp.808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed trajectory flexibility preservation for traffic complexity mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husni Idris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2009, 8th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono-commodity network flow optimization by evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2008, Genetic Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D airspace design by evolutionary computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2008, 27th IEEE/AIAA Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, St Paul, United States. pp 3.B.6-1 - 3.B.6-13, </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2008.4702803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vienna, Austria. pp.SRef-ID: 1607-7962/gra/EGU2008-A-05431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory prediction : a functional regression approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Boussouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2008, 3rd International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Fairfax, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft local wind estimation from radar tracker data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV 2008, 10th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp 1033-1038, </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2008.4795661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episodes pluvieux et types de circulations atmosphériques à l'origine des « crues rapides » dans le nord de la France (Bassin Parisien).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climats et Risques Climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.207-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular modelling of muddjy floods occurring in dry valleys : advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular modelling of muddjy floods occurring in dry valleys : advances and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Austria. pp.SRef-ID: 1607-7962/gra/EGU2008-A-12030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin versant : de l'unité spatiale aux sous unités fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACI Systèmes Complexes en SHS et CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Cerisy, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la morphométrie à un champ de mesure de la structuration d'un bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Internationale Conference On Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Clermont-Ferrand, France. 16 p. +CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALES : a large-scale assessment model of soil erosion hazard in Basse-Normandie (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCALES : a large-scale assessment model of soil erosion hazard in Basse-Normandie (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Vienna, Austria. pp.SRef-ID: 1607-7962/gra/EGU2007-A-11299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cellular automata in physical geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Colloquium of Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montreux, Switzerland. pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D trajectories : a functional data perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2007, 26th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dallas, United States. pp 1.C.6-1 - 1.C.6-12, </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2007.4391832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance between aircraft trajectories related to functional data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2006, 2nd International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of cellular automata modeling to analyze the dynamics of hyper-concentrated stream flows on loamy plateaux (Paris Basin, North-west France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th Hydro-Informatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. 4000p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00118890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise collective par les agriculteurs du ruissellement érosif sur le territoire agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche sur les sols à la décision publique. Colloque GESSOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie dynamique d'échelle fine de l'aléa érosion des sols en milieu tempéré océanique. Application au Calvados (Basse-Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large-scale dynamic mapping of soil erosion hazard in oceanic temperate environment Application to Calvados (Basse-Normandie, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Espagne. pp.324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du ruissellement érosif par automate cellulaire. Intérêts d'une approche déterministe du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses et modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Baule, France. 6 p. + CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l'IAD à la caractérisation morphométrique des bassins versants sensibles aux crues rapides hyper-concentrées (Bassin Parisien, Nord de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Nature-Sociétés - Analyse et modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Baule, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D airspace sectoring by evolutionary computation : real-world applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2006, Genetic Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Seattle, United States. pp 1637-1644, </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1143997.1144267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises hydrologiques dans l'Ouest : variabilité climatique et influence humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Interactions Nature – Société, Analyses et Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Baule, France. 5 p. (sur CD-ROM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace congestion smoothing by multi-objective genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2005, 20th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Santa Fe, United States. pp 907-912, </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1066677.1066887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque de submersion de tempête en Manche orientale : analyse météo-marine sur la période historique récente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Pirazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international de fin de programme Interreg 3a « Plages à risques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rouen, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the sand on the morpho-sedimentary beach gravel finctioning (Haute-Normandy, East Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic complexity map based on non linear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INO 2005, 4th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. pp 284-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vents forts et submersions de tempête en Manche Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pirazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vents forts et submersions de tempête en Manche Orientale : analyse météo-marine sur la période historique récente.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Caen, France. pp. 277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of regional jets and the implications on air traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Mozdzanowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hansman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Histon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windfield estimation by radar track Kalman filtering and vector spline extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2003, 22nd Digital Avionic Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Indianapolis, United States. pp 5.E.2 - 51-11 vol.1, </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2003.1245869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic complexity based on non linear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hansman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Histon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed computing environment for ATC data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2002, 21st Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Irvine, United States. pp 2E4-1 - 2E4-9 vol.1, </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2002.1067930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural considerations and cognitive complexity in air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Histon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hansman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Kleinwaks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Yenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2002, 21st Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Irvine, United States. pp 1C2-1 - 1C2-13 vol.1, </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2002.1067894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification par analyse photogrammétrique du recul des falaises et des apports en galets corrélatifs (Haute-Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviano Freire-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Geomorphology : from Expert opinion to Modelling"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new air traffic complexity metric based on dynamical system modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paimblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Histon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hansman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2002, 21st Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Irvine, United States. pp 4A2-1 - 4A2-12 vol.1, </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2002.1067960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Complexity: Towards an Intrinsic Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 3rd USA/Europe Air Traffic Management R and D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flights Alternative Routes Generator by Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, San Diego, CA,USA, pp.896-901, </w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2000.870735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Prices for Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 9th Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing Policies for Air Traffic Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 3rd USA/Europe Air Traffic Management R and D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Air Traffic Planning by Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Washington DC, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing Aircraft Landing by Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1999 Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace Sectoring by Stochastic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the IEEE International Conference on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace sectoring by evolutionary computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 1998, International Conference on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Anchorage, United States. pp 218 - 223, </w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEC.1998.699504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Management by Stochastic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2th USA/Europe Air Traffic Management R and D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace congestion smoothing by stochastic optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Odoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EP 97, 6th International Conference on Evolutionary Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Indianapolis, United States. pp 163-176, </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0014809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for Air Traffic Control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 1996, 14th Triennal Conference of the International Federation of Operational Research Sociaties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms for Air Traffic Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1996 INFOTAUM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 1996, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for automatic regroupment of Air Traffic Control sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EP1995, 4th Annual Conference on Evolutionary Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, San Diego, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for partitioning air space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI 1994, 10th Conference on Artificiel Intelligence for Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, San Antonia, United States. pp 291-297, </w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAIA.1994.323662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for air traffic assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 1994, 11th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Amsterdam, Netherlands. pp 372-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la vulnérabilité de l’agriculture littorale normande face aux aléas hydrogéologiques : premiers résultats et exemple du Havre de Lessay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes géomorphologues 2024 - Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive structuring of unmanned traffic: A UTM concept -Complexity-optimal traffic assignment for future urban airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDD 2021, Journées des doctorants ONERA, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Optimization of Air Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.352, 2013, Print ISBN : 9781848215955 ; Online ISBN: 9781118743805. </w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118743805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat change dans l'Ouest, Evaluation, Impacts, Perceptions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.458, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology: from expert opinion to modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levoy F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERG Editions. 381 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passenger On Social Media : A Real Time Estimator of the State of the US Air Transportation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Traffic Management and Systems IV. Selected Papers of the 6th ENRI International Workshop on ATM/CNS. Lecture Notes in Electrical Engineering 731.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Sequencing of Traffic on Multiple En-Route Constraint Points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulemanou Abba-Rapaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Notry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Traffic Management and Systems IV. Selected Papers of the 6th ENRI International Workshop on ATM/CNS. Lecture Notes in Electrical Engineering 731.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-981-334-668-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Generative Adversarial Networks for Aircraft Trajectory Generation and Atypical Approach Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Traffic Management and Systems IV. Selected Papers of the 6th ENRI International Workshop on ATM/CNS. Lecture Notes in Electrical Engineering 731.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-981-33-4669-7. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-33-4669-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Sequencing of Traffic on Multiple En-route Constraint Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymanou Abba-Rapaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Notry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Traffic Management and Systems IV Selected Papers of the 6th ENRI International Workshop on ATM/CNS (EIWAC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lecture Notes in Electrical Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated annealing: From basics to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gendreau, Michel; Potvin, Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 272, Springer, pp.1-35.ISBN 978-3-319-91085-7, 2019, International Series in Operations Research &amp; Management Science (ISOR), 978-3-319-91086-4. </w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91086-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid metaheuristic for air traffic management with uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Amodeo, El-Ghazali Talbi, Farouk Yalaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, Springer, pp.219-251, 2019, Lecture Notes in Electrical Engineering Part of the Operations Research/Computer Science Interfaces Series book series (ORCS), 978-3-319-58252-8. </w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58253-514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs hydrodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kergadallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREMA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral : fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.62-143, 2019, 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caen, l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Carcaud, Gilles Arnaud-Fassetta, Caroline Évain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et rivières de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection : Géographie, territoires, CNRS éditions, p. 52-61 (296 p.), 2019, 978-2-271-11608-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie d'une filière émergente : le bois-énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Manche. Des polders au pôle d'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREP Editions, pp.85-86, 2018, 978-2-8151-0421-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Airport Performance Through a Model-Based Analysis and Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Simulation and Optimization New Applications in Logistics, Industrial and Aeronautical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp 109-129, 2017, 978-3-319-55810-3. </w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55810-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homotopy Route Generation Model for Robust Trajectory Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Vidosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojin Tošić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENRI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Traffic Management and Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 420, Springer, pp 69-88, 2017, Lecture Notes in Electrical Engineering, 978-4-431-56421-8. </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-56423-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 4D Trajectory Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianit Islami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Traffic Management and Systems – II </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 420, Springer, pp 27-47, 2016, Lecture Notes in Electrical Engineering, 978-4-431-56423-2. </w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-56423-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental dynamics of small rivers in Normandy (western France) since the Neolithic era. What les-sons for today in the context of the European Water Framework Directive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta, Gilles and Masson, Eric and Reynard, Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European continental hydrosystems under changing water policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pfeil, pp.71-90, 2013, 978-3-89937-157-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique temporelle des flux sédimentaires dans les bassins versants agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphone Vongvixay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Merot; Vincent Dubreuil; Daniel Delahaye et Philippe Desnos (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest - Évaluation, impacts, perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.239-250, 2013, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of an observatory of sediment transfers in Lower Normandy hydrosystems (western France) in the context of the European Water Framework Directive application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles ARNAUD-FASSETTA; Eric MASSON; Emmanuel REYNARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-124, 2013, geography, 978-3-89937-157-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la sensibilité des sols à l'érosion hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-263, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique fluviale : Processus, aléa, aménagement,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Corbonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R; Lagagnier, G. Arnaud-Fassetta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le géographe et les hydrosystèmes, commission des hydrosystèmes continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.229-262, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALES: An Original Model to Diagnose Soil Erosion Hazard and Assess the Impact of Climate Change on Its Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Erosion Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.227-252, 2011, 978-953-307-710-9. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/23501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le thème de la dynamique fluviale : processus, aléa, aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Corbonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Laganier, G. Arnaud-Fasseta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l' hydrosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L' Harmattan, pp.229-262, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00498500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types de circulations atmosphériques et de crises hydrologiques dans le nord-ouest de la France : approches croisées de risques liés au climat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Lamarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Risques : changements d'approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.63-92, 2008, SRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by photogrammetric analysis of the normandy and picardy rocky coast dynamic (Normandie, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviano Freire-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di-Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mortimore R.N. &amp; Duperret A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal chalk cliff instability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geological Society London, pp.139-148, 2004, Engineering Géology Special Publications, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing Policies for Air Traffic Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deschinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Transportation System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 193, AIAA, 2001, Progress in Astronautics and Aeronautics, 978-9054108948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace Sectoring by Evolutionary Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roman M. Krzanowski; Jonathan Raper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Evolutionary Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford university press, 2001, Spatial Information Systems, 9780195135688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION DE LA FRÉQUENCE DE GÉNÉRATION DE MESSAGE ET DE LA COMPRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Thinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2024121338. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] Trajectoires d’évolution des réseaux de haies : du diagnostic territorial aux outils de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de l’évolution des bocages et analyse des dynamiques des réseaux de haies dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] Vrai ou faux : Cultiver sur le littoral ne sera bientôt plus possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] Le rôle des haies pour limiter l'érosion : le modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] Vrai ou Faux : Il va falloir irriguer en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Emergency Trajectory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’une trajectoire aérienne suivant les conditions météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunilde Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALES et MESALES : des modèles prospectifs d’évaluation du changement climatique sur l’aléa érosion des sols. Applications en Basse-Normandie et en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemercier B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les saisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et cartographie de l'aléa érosion des sols et des espaces de ruissellement dans le Calvados.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaches At Risk, Rapport final du programme européen INTERREG 3 a phase 2, in rapport final Université du Littoral de la côte d'Opale. 57 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Caspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI meets flight trajectories: a semantic trajectory representation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhao Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinmin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-Scale Multimodal Service Optimization for Innovative Air Mobility Using MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhao Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of low-noise arrival and departure procedures in Paris TMA using Simulated Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Realistic 3D Aircraft Trajectory Optimization with Climate Impact Metrics for Sustainable Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voronoi diagrams and Simulated Annealing for airspace block optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adapted Fast Marching Tree for contrails mitigation: A short-and long-range flight study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing fuel efficiency and environmental impact: 4D trajectory optimization through Fast Marching Tree for transatlantic flights considering contrails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft cruise alternative trajectories generation: a mixed RRG-clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Robustness Improvement based on Alternative Paths Consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Travel Resilience: Integrating Alternative Path-Based Robustness Metric in Route Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peuaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Marching Tree applied to geodesic trajectories in presence of wind: a day of flights in Europe study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing optimal trajectories for light soaring aircraft using Fast Marching Tree Star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Emergency Trajectory Design: A Fast Marching Method on a Tetrahedral Mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banavar Sridhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Aircraft Atypical Approach Detection for Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing and comparing door-to-door travel times for air transportation using aggregated Uber data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting the Air Transportation System to sleep: a passenger perspective measured by passenger-generated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Planning of Aircraft Trajectories in North Atlantic Oceanic Airspace Based on Flocking Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle LASCAR, un outil d’aide à la décision pour la régulation des flux hydro-sédimentaires par les haies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport du projet RESP’HAIES, https://afac-agroforesteries.fr/wp-content/uploads/2023/12/Rapport-1_Resphaies_ruissellement- erosion-VF.pdf. 2023, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d’utilisation du modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEES-CAEN / UNICAEN. 2023, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel Qgis pour la préparation des données d’entrée du modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEES-CAEN /UNICAEN. 2023, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires d’évolution des réseaux de haies : du diagnostic territorial aux outils de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Resp’haies – Réseau Haies France. 2023, 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new visualization of Paris accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scozzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] ENAC. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnefoy Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> daniel delahaye </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight centric complexity and allocation of flights to controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Zombré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oludolapo Olanrewaju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Krykhtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131, pp.102906. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2025.102906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downlink optimization for direct-to-satellite IoT with LEO satellites and LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamar El Amine Hamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Asadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phycom.2025.102971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating risk-based hazard corridors in air traffic controller decisions during space launch failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Julius Materne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Mühlhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131, pp.102904. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2025.102904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved optimization algorithm for solving arrival aircraft scheduling problem in the Terminal Maneuvering Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maolin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 133, pp.102961. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2025.102961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating realistic 3D aircraft trajectory optimization with climate impact metrics for sustainable aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 37, pp.101983. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2026.101983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Capacity Management: Predicting General Aviation Traffic Counts with Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshe Idan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of low-noise arrival and departure procedures in Paris TMA using Simulated Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 134, pp.102999. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2026.102999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating risk-based hazard corridors in air traffic controller decisions during space launch failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Julius Materne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Mühlhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131, pp.102904. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2025.102904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Path Change Maneuvers for Weather Obstacle Avoidance in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Japan Society for Aeronautical and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 69 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2322/tjsass.69.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time aircraft conflict detection and trajectory optimisation for emergency weather management in terminal manoeuvring areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131 (102933), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2025.102933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedule optimization and staff allocation for airport security checkpoints using guided simulated annealing and integer linear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124, pp.102746. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2025.102746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Airborne Support Tool for Aircraft Emergencies: Selection of Landing Sites and 4D Diversion Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Octavian Rad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2025.3531952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Arrival Trajectory Optimization Model Based on Improved Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhao Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinmin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 131, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.I011689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective four-dimensional trajectory planning for free-route operations considering weather forecast uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.102831. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2025.102831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative strategic conflict management for 4D trajectories under weather forecast uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.103293. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2025.103293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des trajectoires paysagères et des connectivités hydrologiques dans deux bassins versants bocagers normands depuis deux siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les Doctoriales francophones en sciences sociales de l’eau : une édition 2023 sous le signe de l’adaptation des sociétés aux changements hydro-climatiques, 44, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.44.7978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial Robustness with Partial Isometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Shi-Garrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Nidhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (103), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e26020103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTOL site location considering obstacle clearance during approach and departure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiong Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Hang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Transportation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.100118. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commtr.2024.100118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status quo and challenges in air transport management research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Wandelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Birolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dresner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Air Transport Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jatrs.2024.100014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UAV Feasibility Trajectory Prediction Using Convolution Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical, Aerospace, Industrial, Mechatronic and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (10), 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-aware air traffic flow management optimization via column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, pp.104792. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2024.104792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Trajectory Structure for UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Ongale-Obeyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Goubinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Garoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace12010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of performance between PMS and trombone arrival route topologies in terminal maneuvering area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Aybek Cetek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Notry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.102532. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2023.102532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-rail timetable synchronization: Improving passenger connections in Europe within and across transportation modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.102526. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2023.102526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-Enriched Air Traffic Flow Modeling and Prediction Using Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2024.3379210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot Allocation in a Multi-airport System under Flying Time Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaohao Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Hang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Japan Society for Aeronautical and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67, pp.127 - 135. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2322/tjsass.67.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent subgraph-capacity model for multiple shortest paths and application to CO2/contrail-safe aircraft trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Operations Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (3), pp.71. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43069-024-00347-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust pre-departure scheduling for a nation-wide air traffic flow management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianzhong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2024.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Aircraft Trajectory Generation Method Embedded with Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhao Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinmin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace11080648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrival and Departure Sequencing, Considering Runway Assignment Preferences and Crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace11080604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Method for Real-time Unsupervised Detection of Anomalous Road Vehicle Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinh Hoang Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Transportation Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.204-218. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13177-024-00446-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des trajectoires paysagères dans les bassins versants de la Jousselinière (Maine-et-Loire) et de la Divette (Manche) depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemois Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reulier Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV Trajectory Optimization for Maximum Soaring in Windy Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Asadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2301385025500232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing airline connectivity: An optimisation approach for flight scheduling in multi-hub networks with bank structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Frankie O’connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilong Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.103715. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2024.103715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic-based multi-objective flight schedule generation framework for airline connectivity optimisation in bank structure: An empirical study on Air China in Chengdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilong Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116, pp.102571. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2024.102571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Criteria Methodology for Aircraft Trajectory Planning Algorithm Selection: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2024.3397331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Situational Awareness in Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawen Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiong Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.0322000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Generation of Local Conflict Free Trajectories With Weather Hazards Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Mora Camino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2023.3289191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic Approach for Aircraft Trajectory Optimization Using Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnae Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Vidosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.C036784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristic for Optimal Dynamic K-Coloring Application on Band Sharing for Automotive Radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5765), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23125765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotorcraft low-noise trajectories design: black-box optimization using surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R John Hansman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-022-09781-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire paysagère d’un bassin versant bocager normand depuis deux siècles : enjeux méthodologiques pour une étude géohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of wind networking for aircraft arrival scheduling in terminal manoeuvring area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Notry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.109418. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2023.109418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ILP approach for tactical flight rescheduling during airport access mode disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scozzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.13396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Extremal Field Method for Time-Optimal Trajectory Planning in Flow Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.2605-2610. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3284339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quasi-dynamic air traffic assignment model for mitigating air traffic complexity and congestion for high-density UAM operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.104279. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Contrails Detection, Tracking and Matching with Aircraft Using Geostationary Satellite and Air Traffic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebediah Engberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace10070578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic control method for extended arrival management using enroute speed adjustment and route change strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.104064. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling of the Evolution of Hydro-Sedimentary Connectivity: The Case of Flash Floods on Arable Plateaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.2967. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13052967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Complexity Map Based on Linear Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrían García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace9050230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven trajectory-based analysis and optimization of airport surface movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.103902. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2022.103902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on slot allocation for airport network in the presence of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104, pp.102269. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2022.102269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive trajectory modification and generation with FPCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almoctar Hassoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Aeronautical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13272-022-00577-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Prediction of Strategic Flight Delays via Machine Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaohao Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Hang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lishuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su142215180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperheuristic Approach Based on Reinforcement Learning for Air Traffic Complexity Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paveen Juntama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-based emergency landing trajectory planning applying meta-heuristic and Dubins paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Asadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2022.108453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accelerated Dual Fast Marching Tree Applied to Emergency Geometric Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace9040180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Links Detection in Spatial-Temporal Airway Networks Using Complex Network Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3152163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Queuing Network Model of a Multi-Airport System Based on Point-Wise Stationary Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xifan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lishuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.390. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace9070390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Inclusive Runway Balancing Using Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.d0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Optimal Air Traffic Assignment in Multi-layer Transport Network for Urban Air Mobility Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.103776. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2022.103776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of departure runway scheduling incorporating arrival crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.615-637. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Automation on Air Traffic Controller’s Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace8090260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight safety during Covid-19: A study of Charles de Gaulle airport atypical energy approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (100327), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2021.100327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Cooperated Path Planning of Multiple UAVs Based on Revisit Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Asadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.I010866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning based Path Stretch Vector Resolution in Dense Traffic with Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu N Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Simulated Annealing for Large Scale Airspace Congestion Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianit Islami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Abecassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Assignment for Intensive Urban Air Mobility Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (11), pp.860-875. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.I010954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization–simulation closed-loop feedback framework for modeling the airport capacity management problem under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Lung Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.102937. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.102937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Model Based Optimization for Aircraft Scheduling in Terminal Area under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2021.103374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Input Data Uncertainties on an Air Traffic Control Difficulty Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakae Nagaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2020EBP3019. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transcom.2020ebp3019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Data-Driven Prediction on Aircraft Estimated Time of Arrival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 88, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2020.101840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Assessment of Fuel-Efficient Arrival Trajectories Accounting for Current Aircraft State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Andreu Altava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Spacecraft Pose Estimation via a Deep Convolutional Neural Network for Noncooperative Docking Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaweerath Phisannupawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharin Kamsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peerapong Torteeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sittiporn Channumsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utane Sawangwit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (9), pp.126. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace7090126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into Genaveh 11-29 runway geometric redesign based on meteorological synoptic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Asadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aviation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft atypical approach detection using functional principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84, pp.101787. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2020.101787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Uncertainty for the Development of Efficient Decision Support System in Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (8), pp. 3233-3246. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2019.2924981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Covid-19 on passengers and airlines from passenger measurements: Managing customer satisfaction while putting the US Air Transportation System to sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.100179. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2020.100179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Departure Metering at United States and European Airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Badrinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamsa Balakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Simulator Evaluation of Fuel-Efficient Arrival Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Andreu Altava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, AIAA AVIATION Forum 2019, 43 (11), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G005091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronised Demand and Capacity Balancing in Collaborative Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising Flight Crews Aircraft Energy Awareness Through High Energy-Limit Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Andreu Altava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (5), </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.C035934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Two Wind-Optimal Strategic Flight Plannings for North Atlantic Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rodionova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp. 26-38. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departure and Arrival Routes Optimization Near Large Airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (7), pp.80. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace6070080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages bocagers et le ruissellement appréhendés par la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.42-47. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.4.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evolutionary Computational Framework for Capacity-Safety Trade-off in an Air Transportation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Murad Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.999-1010. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2018.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulated Annealing Approach to 3D Strategic Aircraft Deconfliction based on En-Route Speed Changes under Wind and Temperature Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Courchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel González-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.194-210. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2019.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optimization of terminal maneuvering area and airport at the macroscopic level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.338-357. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape evolution and structural connectivity to the river for matter flux, a multi-agents simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp. 524-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How might sediment connectivity change in space and time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2595 - 2613. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta-Heuristic Approach for Distributed Trajectory Planning for European Functional Airspace Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.81-93. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Assessment and Risk Estimation for Unmanned Aerial Vehicles Operating in National Airspace System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangmin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/4731585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict-free arrival and departure trajectory planning for parallel runway with advanced point-merge system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (October 2018), pp 207-227. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2018.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité hydro-sédimentaire dans un petit bassin versant agricole du nord-ouest de la France : de l’expertise de terrain à la modélisation par Système Multi-Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4/2017), pp.327-340. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft trajectory complexity metric: an image processing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B G Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Aircraft Optimal Trajectory in the Presence of Wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Aerospace and Electronic Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (11), pp.Pages 30-38. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MAES.2018.170050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid machine learning model for short-term estimated time of arrival prediction in terminal manoeuvring area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.280 - 294. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2018.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dependent surveillance-broadcast ground-station optimal deployment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated sequencing and merging aircraft to parallel runways with automated conflict resolution and advanced avionics capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp 268-291. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des aménagements hydrauliques sur les systèmes fluviaux bas-normands depuis 2000 ans, premiers résultats d’une approche géomorphologique et géoarchéologique dans la moyenne vallée de la Seulles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 28/2, pp.253 - 258. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization-Based Design of Departure and Arrival Routes in Terminal Maneuvering Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (11), pp. 2889-2904. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G002728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic airspace configuration by genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sergeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Vidosavljevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Traffic and Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.300 - 314. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtte.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations anthropiques d’un cours d’eau de faible énergie et leurs conséquences, approche géomorphologique et géoarchéologique dans la moyenne vallée de la Seulles, Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.121-138. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Systems to Help Managing Air Traffic Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on Strategic TFM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport Gate Scheduling for Passengers, Aircraft, and Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang Hyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Paul Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (4), pp.109-114. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Design for Integrating and Sequencing Flows in Terminal Maneuvering Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidenori Chida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catya Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part G: Journal of Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Odor Intensity Grid Based UAV Path Planning Algorithm with Particle Swarm Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangmin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/7802798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sensitivity decision based path planning algorithm for unmanned aerial vehicle with improved particle swarm optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangmin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp. 92-102. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2016.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'impact des entités linéaires paysagères sur les dynamiques spatiales du ruissellement : une approche par simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 788, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion des sols sévit aussi dans le bocage !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 308, p. 43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des structures agricoles et recomposition des paysages de bocage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia - 6éme journées doctorales du paysage, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anthropogenic nature of present-day low energy rivers in western France and implications for current restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 251 (15), p.64-76. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving air-traffic conflict problems via local continuous optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peyronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 241 (2), pp.502-512. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flash flood hazard assessment in dry valleys (northern France) by cellular automata modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van de Wiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, p.2905-2929. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-014-1470-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation comme outil d’anticipation des crues rapides dans les petits bassins versants en Seine-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallet F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Christol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.99-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft trajectory forecasting using local functional regression in Sobolev space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kairat Tastambekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp 1-22. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2013.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of slopes delivery to catchment sediment budget for a low-energy water system: a case study from the Lingèvres catchment (Normandy, western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sedimentary fluxes and budgets in different climatic environments, 93 (4), p.497-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation, impacts et perceptions du changement climatique dans le Grand Ouest de la France métropolitaine : le projet CLIMASTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.96-107. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North Atlantic Aircraft Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rodionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (5), pp 2202-2212. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2312315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are the &amp;quot;bad fires&amp;quot; in West African savannas? Re-thinking burning management through a space time analysis in Burkina Faso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 180, pp.10.1111/geoj.12074. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geoj.12074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’organisation des structures paysagères sur les dynamiques de ruissellement de surface en domaine bocager. Etude comparée de 3 petits bassins versants bas-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Actes des 14e Journées des Jeunes Géomorphologues, 20 (2), pp.175-188. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.10619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid metaheuristic optimization algorithm for strategic planning of {4D} aircraft trajectories at the continent scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computational Intelligence Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.46-61. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCI.2014.2350951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiotemporelle de la dynamique fluviale d’un cours d’eau sahélo-soudanien entre 1967 et 2007. Le cas du Yamé au pays Dogon (Mali, Afrique de l’Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.279-306. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.24.279-306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light-propagation model for aircraft trajectory planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (3), pp 873-895. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-012-9896-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order statistics and region-based evolutionary computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp xxxx. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-013-0079-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro thématique : « Hydro-géomorphologie quantitative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1/2013, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.10081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial coexistence and temporal logout between mainland and marine hazards in Upper Normandy (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using BV-norm to Classify the Vasculitis in Multiple Sclerosis Fundus Angiography for Ophthalmologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Bang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of medical and bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 International Conference on Functional Biomedical Imaging (ICFBI), 2 (1), pp.11-15. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12720/jomb.2.1.11-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict resolution of North Atlantic air traffic with speed regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Houda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20th EURO Working Group on Transportation Meeting, EWGT 2017, 4-6 September 2017, Budapest, Hungary, 27, pp. 1242-1249. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2017.12.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la disparition des brousses ? Analyse multi-scalaire de la dynamique des paysages à l'ouest du Burkina Faso depuis 1952.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.599. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALES : a large-scale assessment model of soil erosion hazard in Basse-Normandie (Northern-Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.887-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISTIQUES DES &amp;quot;CRUES RAPIDES&amp;quot; DU NORD DE LA FRANCE (BASSIN PARISIEN) ET RISQUES ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.73-90. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIABILITE SPATIO-TEMPORELLE ET DYNAMIQUE DES PLUIES DE FORTE INTENSITE A L'ORIGINE DES « CRUES RAPIDES » DANS LE BASSIN PARISIEN (FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.47-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatio-temporelle et dynamique des pluies de forte intensité à l’origine des « crues rapides » dans le Bassin Parisien (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.47-72. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/climatologie.511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la distance dans l'organisation des pratiques et des paysages agricoles : l'exemple du fonctionnement des exploitations laitières dans l'arc atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial geomorphology and flood-risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Corbonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions nature/société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.275-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION DU RUISSELLEMENT EROSIF PAR AUTOMATE CELLULAIRE. DU DIAGNOSTIC A L'AMENAGEMENT CONCERTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.305-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites des statistiques agricoles pour l'étude des structures spatiales produites par l'agriculture en Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Société, Paysages, Agriculture, 207, pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique potentielle d’un bassin versant et mesure de son efficacité structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 412, 15 p. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.16103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sand content and cross-shore transport on the morphodynamics of macrotidal gravel beaches (Haute-Normandie, English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Curoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de St-Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Suppl.-Vol 3 (52), pp. 41-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de répartition des entonnoirs de dissolution dans les craies du littoral du Nord-Ouest du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.95-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de répartition des entonnoirs de dissolution dans les craies du littoral du Nord-Ouest du Bassin de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp. 95-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Complexity Map based on Non Linear Dynamical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hansman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Histon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic controller keyboard optimization by artificial evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lecture Notes in Computer Science, 2936, pp 177-188. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24621-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order statistics in artificial evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2936, pp 51-62. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24621-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de la variabilité spatiale du recul des falaises crayeuses du nord-ouest du Bassin de Paris. L'exemple du littoral haut-normand (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lageat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Terres du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing and assigning price levels for air traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deschinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (3-4), pp.221-237. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1366-5545(02)00007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Genetic Algorithm Working on State Domain Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Parallel Problem Solving from Nature - PPSN VI. 6th International Conference Paris, France, September 18–20, 2000 Proceedings, 1917, pp.777-786. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45356-3_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphologique de talwegs et comportement scalant : applications des dimensions non-entières à la géographie physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28 (3), pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00873169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of air traffic congestion by genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Lecture Notes in Computer Science, 1498, pp 855-864. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0056927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des dosages par immunonéphélémétrie microparticulaire des caséines α, β et Κ à l'évaluation de la qualité du lait, de sa production à sa valorisation fromagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Cuillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N El Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (3), pp.211-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (301)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondations par remontée de nappe dans les territoires agricoles côtiers : contribution d'un dispositif de suivi multi-sources en Normandie occidentale (Le Havre de Lessay et la Côte des Isles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2025 - Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2026, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Management and Communication over ATN/IPS for Future Datalink Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Aydoğan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergun Özmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Aybek Cetek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa María Arnaldo Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Delgado-Aguilera Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Integrated Communications, Navigation and Surveillance Conference (ICNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Brussels, Belgium. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNS65417.2025.10976836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departure Flight Scheduling in Multi-Airport Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriporn Yenpiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Frankie O’connell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ATRS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-Scale Multi-Modal Service Optimization for Innovative Air Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhao Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sasar Innavation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Dec 2025, Bled (Slovénie), Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Airport Ground Operations Efficiency through Speed-Controlled Aircraft Taxiing and Future Guidance Readiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Allocation in Flight-centric Air Traffic Control: Hierarchical Clustering and Simulated Annealing Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Dec 2025, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Runway Capacity: Enhancing Efficiency through Dynamic Pairwise Aircraft Wake Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kam K.K.Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATRD Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol FAA, Jun 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Airport Operations: An Integrated Framework for Optimising Aircraft Surface Movement and Airport Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catya Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic complexity measurement via collective dynamics analysis of arrival traffic patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhao Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinmin Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Transportation Research and Development Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol FAA, Jun 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Dijkstra’s Algorithm for Search and Rescue Operations in Dynamic Wildfire Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Ghisellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First US-Europe Air Transportation Research and Development Symposium (ATRDS2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Subjective Complexity through Cognitive Transitions: Extended Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhao Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi,jun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesar Innavation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Dec 2025, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight allocation in flight-centric air traffic control: A MILP model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Air Transportation Research and Development Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol FAA, Jun 2025, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Air Traffic Flow Identification with Fractal-Based Graph Simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ishaan Talamudipi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Thinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days (SIDs) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Analysis of Delay Propagation in Air-Rail Intermodal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Dec 2025, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTS Solution for Airspace Design and Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Dec 2025, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Traffic-Following Scheme for Orderly Distributed Control of Multi-Vehicle Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husni Idris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Transportation Research and Development Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol FAA, Jun 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach To Predict General Aviation Traffic Counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshe Idan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SciTech Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jan 2024, Orlando (Florida), United States. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2024-2701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven Framework for Modelling Complexity in Terminal Manoeuvring Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi,jun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voronoi diagrams and Simulated Annealing for airspace block optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Waypoint Optimization in Free Route Airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROCONTROL FAA NTU, Jul 2024, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Aircraft Atypical Approach Detection for Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA-EUROCONTROL-NTU, Jul 2024, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Detection of Aircraft Single Engine Taxi using Deep Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Houdant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR JU, Nov 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Path Change Maneuvers for Weather Obstacle Avoidance in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité de l’agriculture littorale normande face à l’élévation du niveau marin : quelle agriculture pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée de l'Ecole Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556), Apr 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow based spatio-temporal graph network model for predicting airport network delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol FAA NTU, Jul 2024, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic classification using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards aircraft generic Quick Access Recorder fuel flow regression models for ADS-B data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol FAA NTU, Jul 2024, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité de l'agriculture littorale normande face à l'élévation du niveau marin : le Havre de Lessay, un site laboratoire pour le suivi des aléas hydrogéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l’Eau (DSSE) - Bordeaux, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Université Bordeaux Montaigne; INRAE, Dec 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising Flight Trajectories under Thunderstorm Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sesar innovation days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR JU, Nov 2024, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Flight Trajectory Predictions with Bayesian-Optimized ConvLSTM Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lich Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Duc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems and Networks International flight (ICISN 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Hanoi, Vietnam. pp.604-614, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-5504-2_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation Based Band Sharing for Radar Interference Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 97th Vehicular Technology Conference (VTC2023-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Air Traffic Flow Coordination for Flow-centric Airspace Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USA-Europe ATM Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA-Eurocontrol, Jun 2023, Savannah GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Heuristics Approach for Arrival Sequencing and Delay Absorption through Automated Vectoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mir Feroskhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimrod Lilith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2023 Congress on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Chicago (IL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot allocation for a Multiple Airport System: Equity and Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaohao Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Hang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAS-Europe ATM Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA-Eurocontrol, Jun 2023, Savannah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging passengers' mobile network data for an integrated air-rail frequency planning in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeronimo Bueno-Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Nov 2023, Séville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2023) STL combining LSTM for long-term predicting airport traffic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoshuai Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US-Europe ATM Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA-Eurocontrol, Jun 2023, Savannah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learned Traffic Flow Coordination Framework for Flow-Centric Airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovations Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Nov 2023, Séville (SP), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Marching Tree applied to geodesic trajectories in presence of uncertain wind: a day of flights in Europe study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/AIAA 42nd Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Barcelona, Spain. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC58513.2023.10311326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical Codec for V2X Cooperative Awareness Trajectory Compression: A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinh Hoang Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 97th Vehicular Technology Conference (VTC2023-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10199669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Extremal Field Method for Time-Optimal Trajectory Planning in Flow Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference on decision and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité de l’agriculture littorale normande face à l’élévation du niveau marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique de la SFR 4223 – MER LItorral Normand (MERLIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR 4223 – MER LItorral Normand (MERLIN), Dec 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie des bords de route : du terroir hydro-paysager à la caractérisation du bord de route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quigneaux Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young researchers day "Infrastructure, Ecology, Landscape, Society, and Territory” in International seminar « Transport Infrastructure and Biodiversity at a nexus of challenges Research and Innovation as drivers for transformative changes », Biodiversity and infrastructures synergies and opportunities for European Transport Networks (BISON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing air-rail travel connections: A data-driven delay management strategy for seamless passenger journeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scozzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESAR, Nov 2023, Séville (SP), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, exemple du bocage normand”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Théma, Université de Besançon, Feb 2022, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.73.036125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Fertilization between ATM and UTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ATM/CNS (IWAC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, TOKYO, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation des horaires trains-avions pour un trajet porte-à-porte plus harmonieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated-Annealing Hyper-Heuristic for Demand-Capacity Balancing in Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Flow Representation and Prediction using Transformer in Flow-centric Airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot allocation in a multi-airport system under flying time uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ATM/CNS (IWAC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Passenger Flow at Charles De Gaulle Airport using Dense Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ATM/CNS (IWAC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route network design in low-altitude airspace for future urban air mobility operations: A case study of urban airspace of Singapore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation (ICRAT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Framework to Predict General Aviation Traffic Counts A Case Study for Nice Cote D'Azur Terminal Control Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshe Idan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, comparaison de deux bocages normands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of airport declared capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 25th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Macau, China. pp.3807-3812, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9922312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Emergency Airport and Off-Airport Landing Site Selector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Octavian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41th Digital Avionics Systems Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Portsmouth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFLICT RESOLUTION WITH TIME CONSTRAINTS IN THE TERMINAL MANEUVERING AREA USING A DISTRIBUTED Q-LEARNING ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Valenzuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation (ICRAT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Robustness Between Two Strategic 4D Trajectory Plannings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paveen Juntama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Path Planning for Soaring Flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Prats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Guidance Navigation and control (CEAS EuroGNC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEAS; AIAA, May 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Aviation Emission Inefficiencies and Reduction Challenges with Electric Flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR INNOVATION DAYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-rail timetable synchronization for a seamless passenger journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ATM/CNS (IWAC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising security screening resources during airport access mode disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scozzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Bayesian inference in a hybrid CNN-LSTM model for time series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lich Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Duc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia Analysis and Pattern Recognition (MAPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Phu Quoc, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tailored Machine Learning Surrogate to improve Rotorcraft Trajectory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hansman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising security screening resources during airport access mode disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scozzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de Floyd modifié pour le calcul du nombre de chemins alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting spatio-temporal partial separability of large-scale airspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on ATM/CNS (IWAC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Aviation Emission Inefficiencies and Reduction Challenges with Electric Flights Based on an analysis of flights from 2019 in the Dutch and French airspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Real Multi-Correlator Outputs for SQM Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlas Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihanne El Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Technical Meeting of The Institute of Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Long Beach, CA, United States. pp.1288-1303, </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2022.18217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Rescheduling to Improve Passenger Journey during Airport Access Mode Disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scozzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation (ICRAT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sector Entry Flow Prediction Based on Graph Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Synchronizing Radars with V2X communication for Radar Interference Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Intelligent Transportation Systems Conference (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Indianapolis, United States. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/itsc48978.2021.9565081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Flexible Emergency Trajectory Generator Enhancing Emergency Geometric Planning with Aircraft Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homeyra Khaledian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New Orleans (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne: A common-sense thread for enabling provable safety in air mobility systems with unreliable components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanakorn Khamvilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aiaa, Jan 2022, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Investigation of V2X Communication for Radar Interference Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blackbox Optimization for Helicopter Noise Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hansman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Year Into the Pandemic: a Passenger Perspective on its Impact at Paris-Charles de Gaulle Airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scozzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Big Data' au sein du workshop 'Applications of Big Data in the Transport Industr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Emergency Trajectory Design: A Fast Marching Method on a Triangular Mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banavar Sridhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New-Orlean, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Outlying Driving Behaviors: A Data-Driven Perspective with Applications to V2X Collective Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinh Hoang Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Vehicular Networking Conference (VNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Ulm, Germany. pp.52-59, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VNC52810.2021.9644627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Air Traffic Congested Areas with Long Short-Term Memory Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Shi-Garrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal C Bouaynaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New Orleans (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft trajectory recognition via statistical analysis clustering for Suvarnabhumi International Airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharin Kamsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peerapong Torteeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soemsak Yooyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriporn Yenpiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACT 2020 22nd International Conference on Advanced Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Pyeong Chang, United States. pp.290-297, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICACT48636.2020.9061368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach and landing aircraft on-board parameters estimation with LSTM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapore, Singapore. pp.ISBN: 978-1-7281-5381-0, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Door-to-door Air Travel Time Analysis in the United States using Uber Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st International Conference on Artificial Intelligence and Data Analytics for Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of APOC Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sashiko Shirai Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Ortiz Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Aircraft Landing Time in Extended-TMA Using Machine Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Structuration based on Linear Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paveen Juntama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2020, 10th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of APOC Operations by using Simulation and Experimental Economics: Conceptual Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sashiko Shirai Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSS 2020, 32nd European Modeling &amp; Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual event, France. pp.207-213/ISBN : 978-88-85741-44-7, </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46354/i3m.2020.emss.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Efficiency Comparison of Centralised and Distributed Arrival Management (AMAN) Problem In Terminal Airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniket Anand Deshmukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Notry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2020, 10th Sesar Innovations Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Passenger Flow at Charles De Gaulle Airport Security Checkpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bertosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st International Conference on Artificial Intelligence and Data Analytics for Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Conflict Detection Enhancement in 3D Airspace with Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Metaheuristic Approach for Complexity Reduction in Air Traffic for Strategic 4D Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paveen Juntama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapore, Singapore. pp.1-9 / ISBN : 978-1-7281-5381-0, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Flow Management under Uncertainty in Terminal Maneuvering Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873447v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Fault Detection on Small Fixed-Wing UAVs using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2020 AIAA/IEEE 39th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Antonio, United States. pp.ISBN:978-1-7281-8088-5, </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC50938.2020.9256800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more complete view of air transportation performance combining on-time performance and passenger sentiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Trajectory Modification and Generation with FPCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almoctar Hassoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Detection of Chinese Airport Delay Correlation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuwei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapore, Singapore. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Conflict Detection Enhancement in Closest Point of Approach Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doorway to the United States: An Exploration of Customs and Border Protection Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christabelle Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Search Descent and Approach Trajectory Optimization Based on Enhanced Aircraft Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Andreu Altava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation 2019 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-3618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Traffic Flow Based Optimization of Airport and Terminal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Door-to-door Travel Time Analysis from Paris to London and Amsterdam using Uber Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristic Approach to Probabilistic Aircraft Conflict Detection and Resolution Considering Ensemble Prediction Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalia Hernández-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damián Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for modeling airport operations at a macroscopic level,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Mujica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter simulation conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Generative Adversarial Networks for Aircraft Trajectory Generation and Atypical Approach Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2019:, 6th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. pp 227-243 / ISBN 978-981-33-4668-0, </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-33-4669-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-Free Runway Balancing Optimization Under Uncertainty Using Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passengers on social media: A real-time estimator of the state of the US air transportation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2019:, 6th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Oct 2019, Tokyo, Japan. pp 189-205, </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-33-4669-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Sequencing of Traffic on Multiple En-route Constraint Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymanou Abba-Rapaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Notry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2019:, 6th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Oct 2019, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-33-4669-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of temporary military zones within civil aviation traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017, 5th ENRI International workshop on ATM/CNS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.104-1199, </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-7086-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Algorithm for Aircraft 4D Trajectory Optimization Based on Bezier Curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weibin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqian Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2019, 13th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Real Trajectory Data to Enhance Conflict Detection Accuracy in Closest Point of Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weilu Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2019, 13th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory APproach AnalysiS: A Post-operational Aircraft Approach Analysis Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Alzheimer’s Disease Neuroimaging Initiative Classification of Multiple Sclerosis patients using a histogram-based K-Nearest Neighbors algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Rebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marechal P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019, Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Abatement Trajectories for a UAV Delivery Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scozzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Ernesto Vela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388280v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label Classification for the Generation of Sub-problems in Time-constrained Combinatorial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mossina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rachelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2019, 8th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp 133-141; ISBN: 978-989-758-352-0, </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007396601330141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID and STAR routes optimization near large airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2019:, 6th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Analyzing US Air Traffic Delays using Passenger-centric Data-sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2019, 13th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Approach for Conflict Resolution in Dense Traffic Scenarios with Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Phu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2019, 13th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Analysis of Departure Metering at Paris (CDG) and Charlotte (CLT) Airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Badrinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamsa Balakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2019, 13th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Optimization in Automated Point Merge Trajectory Planning: An Artificial Intelligence-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weigang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Notry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2019, 38th AIAA/IEEE Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC43569.2019.9081789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Multiple Sclerosis patients using a histogram-based K-Nearest Neighbors algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Rebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019, 25th annual meeting of Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined MRI biomarker approach using a non-standard Multiple Factor Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Rebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISP-BMEI 2018, 11th International Congress on Image and Signal Processing, BioMedical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beijing, China. pp.art. no. 8633261., </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISP-BMEI.2018.8633261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone Fleet Deployment Strategy for Large Scale Agriculture and Forestry Surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2019, IEEE Intelligent Transportation Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Flows and Optimizing Aircraft Scheduling in Terminal Maneuvering Area Based on GA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Murata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiki Takadama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference for Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Route Optimization for Air Traffic Management Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Notry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2018, 37th AIAA/IEEE Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2018.8569362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of MRI biomarkers in Multiple Sclerosis clinical trials using geometric PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Rebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARSEP 2018, Spain &amp; FRENCH MS MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Data-Driven Prediction on Aircraft Estimated Time of Arrival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2018, 8th Sesar Innovations Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission planning for a non-homogeneous Earth observation satellite constellation for disaster response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Holvoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasanchai Vongsantivanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpaceOps 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marseille, France. pp.978-1-62410-562-3, </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2018-2658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des dynamiques spatiales de ruissellement avec le système multi-agents LASCAR (LAndscape StruCture And Runoff).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.573-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of Traffic Flow and Sector Opening for Collaborative Demand and Capacity Balancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2018,37th AIAA/IEEE Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Londres, United Kingdom. pp.ISBN: 978-1-5386-4113-2, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2018.8569789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim-Opt in the loop: algorithmic framework for solving airport capacity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Mujica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Leng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2018, Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Gothenburg, Sweden. pp 2261-2272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling flight delay propagation in airport and airspace network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinggang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2018, 21st IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Maui, United States. pp. 3556-3561., </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support Vector Machine-based classification of Alzheimer's Disease population using a combination of structural MRI biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Rebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Workshop on Machine Learning Part II -2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Adaptive 4D Trajectory Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2018, 37th AIAA/IEEE Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Closest Point of Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference for Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of dynamic military areas within civil aviation traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017 5th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp. 104-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Atypical Approach Detection using Functional Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2018, 8th SESAR Innovations Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimization of Arrival, Departure, and Surface Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference for Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Mathematical Distance Applied to Airspace Major Flows Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017, 5th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2017, Tokyo, Japan. pp. 51-66., </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-7086-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Multi-label Classification to the Generation of Sub-problems in Combinatorial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mossina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rachelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA 2018, International Workshop on Optimization and Learning: Challenges and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Management System Pathfinding Algorithm for Automatic Vertical Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Andreu Altava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Mere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2018, 37th AIAA/IEEE Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2018.8569254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new trans-Atlantic route structure for strategic flight planning over the NAT airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2017 IEEE Congress on Evolutionary Computation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Sebastian, Spain. pp.ISBN : 978-1-5090-4601-0, </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2017.7969482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic planning of North Atlantic Oceanic air traffic based on a new wind-optimal route structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar, 12th USA/Europe Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic transformations of low energy rivers in Normandy; geomorphological legacy of an historical management of the Seulles river.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Geomorphology of the International Association of Geomorphologists ICG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated Annealing for Strategic Traffic Deconfliction by Subliminal Speed Control under Wind Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Courchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel González-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2017, 7th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A down to earth solution: applying a robust simulation-optimization approach to resolve aviation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Mujica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2017, Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States. pp. 2626-2637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of military missions impact on civilian 4D trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianit Islami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moaxi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017, 5th ENRI international workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Design of a Route in Terminal Maneuvering Area Using Branch and Bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan. pp 171-184, </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-56423-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term 4D Trajectory Prediction Using Machine Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2017, 7th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace Design Optimization: Structure → Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017, 5th ENRI international workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Trajectory Planning with Dynamical Obstacles by Artificial Evolution and Convex Hull Generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan. pp 49-67, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-56423-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Air Traffic Flow Management Model for European Functional Airspace Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ATM R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ATM Performance with Simulation and Optimisation Tools The APACHE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Vidosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedja Netjasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2017, 7th SESAR Innovation Days </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection & Diagnosis for Small UAVs via Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2017, 36th IEEE/AIAA Digital Avionics Systems Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, St Petersburg, United States. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2017.8102037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Simulation of a MAKO UAV for Use in Data-Driven Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2017, 9th international microair vehicle conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Tradeoffs in Airport Coordinated Surface Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mujica Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017, 6th ENRI international workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimization of Terminal Manoeuvring Area and Airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2016, 6th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Delft, Netherlands. pp.ISSN 0770-1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Systems for Air Traffic Conflicts Resolution by Local Speed Regulation and Departure Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/AIAA, Sep 2016, Sacramento, CA, United States. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and simulation based approach for an arrival and departure manager tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2016, Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, United States. pp.E-ISBN: 978-1-5090-4486-3, </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2016.7822416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECONFLICTING WIND-OPTIMAL AIRCRAFT TRAJECTORIES IN NORTH ATLANTIC OCEANIC AIRSPACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rodionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banavar Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hok K. Ng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEGATS ‘16, Advanced Aircraft Efficiency in a Global Air Transport System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAF, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Local Total Variation for Computing Air Traffic Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bang Giang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New TOVAA New trends in Optimization and Variational Analysis for Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système multi-agents pour la structuration du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2016 17ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Layered Airspace Design Parameters Affect Airspace Capacity and Safety? The Influence of Traffic Structure on Airspace Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sunil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Ellerbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bussink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Vidosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of aircraft trajectories in North Atlantic oceanic airspace based on Flocking behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CEC 2016, IEEE Congress on Evolutionary Computation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp. 2438 - 2445, ISBN: 978-1-5090-0622-, </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2016.7744091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of SIDs/STARs in TMA Using Simulated Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference, Enabling Avionics For UAS/UTM (UAS Traffic Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, CA, United States. pp.ISBN: 978-1-5090-2524-4, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an Optimization and Simulation-Based Approach for Detecting and Resolving Conflicts at Airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSIM 2016, 9th Eurosim Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oulu, Finland. pp.ISBN 978-91-7685-399-3, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp17142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Flows in Terminal Moneuvering Area using Time Decomposition Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphie, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layer Point Merge System for Dynamically Controlling Arrivals on Parallel Runways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2016, Sacramento, United States. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Trajectory Planning under Wind Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Digital Avionics Systems Conference, Enabling Avionics For UAS/UTM (UAS Traffic Management) (DASC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, CA, United States. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7777955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind and Temperature Networking Applied to Aircraft Trajectory Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th edition of the International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐agent Systems for Air Traffic Conflicts Resolution by Local Speed Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphie, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-­and-­price algorithm for Dynamic Sector Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAOR 2016, 8th International Conference on Applied Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rotterdam, Netherlands. pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No more conflicts: the development of a generic airport model in a sequence-optimization framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Modeling &amp; Simulation Symposium (Simulation in Industry) (EMSS 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Operational Benefits of Multi-layer Point Merge System on Dense TMA Operation Hybrid arrival trajectory optimization applied to Beijing Capital International Airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Traffic Structure on Airspace Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sunil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Ellerbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bussink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Vidosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Flows in Terminal Manoeuvring Areas via Mixed Integer Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOW'16, XIII Global Optimization Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Braga, Portugal. pp. 113-116 ; ISBN : 978-989-20-6764-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions foncières des exploitations agricoles et transformation des espaces ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La renaissance rurale, d'un siècle à l'autre ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISST - Dynamiques rurales, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Optimization Method with Multiple Entry Points for Extended Terminal Maneuvering Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daichi Toratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Higuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des routes de départ et d’arrivée dans la TMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2015, 16ème conférence de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Assessing and Optimizing Operation Performance in Airport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of Point Merge-based Autonomous System for Optimizing Aircraft Scheduling in Busy TMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2015, 5th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification coopérative de trajectoires d’avions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2015, 16èmec onférence ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Airpace Configurations Generated by Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sergeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Schede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2015 IEEE/AIAA 34th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.1F2-1-1F2-15/978-1-4799-8939-3, </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2015.7311352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Analysis of the Concepts of Urban Airspace Design for METROPOLIS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Vidosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sunil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bussink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixed Integer Linear Programming Model for the North Atlantic Aircraft Trajectory Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rodionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORPA'2015 : Operational Research Practice in Africa Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Landing Route Structure to Enhance Airport capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catya Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Networking Applied to Aircraft Trajectory Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2015 IEEE/AIAA 34th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.1A4-1-1A410 / 978-1-4799-8939-3, </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2015.7311330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Airport Capacity: Mexico City Airport Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo E Mendoza-Dorantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zuniga Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATOS 2015, 5th International Air Transport and Operations Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Delft, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft 4D trajectories planning under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSCI 2015, IEEE Symposium Series on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2015, Cape Town, South Africa. pp.ISBN: 978-1-4799-7560-0, </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSCI.2015.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Sectors Design by Genetic Algorithm Towards Automated Sectorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sergeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Schede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID 2015, 5th SESAR Innovation days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel complexity computation based on dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC, 2015 IEEE/AIAA 34th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.1C2-1 - 1C2-8 /978-1-4799-8939-3, </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2015.7311340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Complexity Versus Control Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGNC, European Aerospace Guidance, Navigation and Control Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the design of a route in Terminal Maneuvering Area using Branch and Bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Sectorization based on a Column Generation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Planning of Efficient Oceanic Flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banavar Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil y Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ng Hok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rodionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 4D Trajectory Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianit Islami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional interior point programming applied to the aircraft path planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGNC, European Aerospace Guidance, Navigation and Control Conference 2015, Apr 2015, Toulouse, France. 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17518-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach to Automated Merge 4D Arrival Trajectories for Multi-parallel Runways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Hao Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resectorisation d'espace aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tambet Treimuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of river management on low energy rivers in Normandy (France) over 3000 years, first results of a geomorphological and geoarchaeological approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Arrival and Departure Routes in Terminal Maneuvering Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2014, 6th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Istanbul, Turkey. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification coopérative de trajectoires d'avions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind-Optimal Path Planning: Application to Aircraft Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunilde Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV’14, 13th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Models for Aircraft Trajectory Design : A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tsiotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2013, 3rd ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Tokyo, Japan. pp 205-247, </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-54475-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du trafic aérien en tenant compte des conditions météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunilde Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft trajectory prediction in North Atlantic Oceanic Airspace by Wind Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rodionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2014, 33rd Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Colorado Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERETS ET LIMITES DU REGISTRE PARCELLAIRE GRAPHIQUE (RPG) POUR L'ANALYSE DU PROCESSUS D'AGRANDISSEMENT DES EXPLOITATIONS AGRICOLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Foncier Agricole : Usages, tensions et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study For Merging And Sequencing Flows In TMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catya Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIDITA 2013, 4th Congreso De La Red Iberoamericana de Investigación en Transporte Aéreo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport Gate Scheduling for Passengers, Aircraft, and Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang-Hyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Paul Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating optimal aircraft trajectories with respect to weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunilde Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIATM 2013, 2nd International Conference on Interdisciplinary Science for Innovative Air Traffic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic deconfliction of aircraft trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIATM 2013, 2nd International Conference on Interdisciplinary Science for Innovative Air Traffic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. p xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft trajectory planning under uncertainty by light propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2012, 15th edition of the Euro Working Group on Transportation international scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict resolution under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2012, 4th International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Port El-Kantaoiui, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic Traffic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rodionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'une trajectoire optimale pour un avion en tenant compte du vent et de la congestion de l'espace aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunilde Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-traffic conflict resolution via B-splines and semi-infinite programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peyronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of aicraft trajectories in North Atlantic oceanic airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rodionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of aircraft trajectory planning under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution climatique, risques engendrés et impacts sur la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for strategic planning of aircraft trajectories using simulated annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Propagation algorithm for aircraft trajectory planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2011, American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp 2143 - 2147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic Traffic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFG 2011, 15th Austrian-French-German conference on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Field Evaluation by Using Onboard Aircraft Measurements and Vector Spline Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 7th Conference on Applied Mathematics and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflit dans le trafic aérien via l'algorithme de la propagation de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating and sequencing flows in terminal maneuvering area by evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catya Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Angel Piera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2011, 30th IEEE/AIAA Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Seattle, United States. pp 1-32 ; ISBN : 978-1-61284-797-9, </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2011.6096177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Field Evaluation by Using Radar Data and Vector Spline Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 9th IEEE International Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du Changement Climatique sur la qualité des eaux dans les hydrosystèmes sous influence agricole: questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ème Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and holistic assessment of technologies and biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSSER Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques hydrosédimentaires des cours d'eau à faible énergie. Vers un observatoire des hydrosystèmes bas-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission des hydrosystèmes continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata (CA) and Agent-Based Models (ABM) in response to different environmental problems: a review on French research over the last ten years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peyronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Austrian-French-German conference on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Trajectories Complexity Metric Based on Lyapunov Exponents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS 2011, European Conference on Complex Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes parcellaires aux usages agricoles de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes rencontres de ThéoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory prediction by functional regression in sobolev space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kairat Tastambekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFDS 2010, 42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrudescence des crues rapides printanières et estivales dans le nord de la France entre 1992 et 2001 : une simple variabilité d’échelle décennale, ou l’amorce d’un changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Hors du lit : aléas, mémoire, inondations… »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de trajectoires avion optimales et sans conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict-free trajectory optimization using B-splines and Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peyronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INO 2010, SESAR Innovation days 2010, 9th Innovative Research Workshop &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol, Dec 2010, Brétigny sur Orge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies préventives du risque lié aux &amp;quot; crues rapides &amp;quot; dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles rencontres de ThéoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00614880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing B-splines using Genetic Algorithms Applied to Air-traffic Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peyronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEC 2010, International Conference on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Valencia, Spain. pp 213-218; ISBN: 978-989-8425-31-7, </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003082802130218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic conflict resolution via B-splines and genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peyronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOGO 2010, The TOulouse Global Optimization workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic conflict resolution via light propagation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOGO 2010, The TOulouse Global Optimization workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp 43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Conflict Resolution by Genetic Algorithm and B-Spline Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peyronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2010, 2nd ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tokyo, Japan. pp 71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic complexity based on dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010, 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp 2069-2074, </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5718004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for generating optimal conflict free 4D trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2010, 4th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. pp 185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed trajectory flexibility preservation for traffic complexity mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husni Idris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2009, 8th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling soil erosion sensibility and runoff connectivity to assess slope contributions to watershed sediment budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupling soil erosion sensibility and runoff connectivity to assess slope contributions to watershed sediment budget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Australia. pp.808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical systems complexity with a view towards air traffic management applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC/CCC 2009, Joint 48th IEEE Conference on Decision and Control and 28th Chinese Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp 8369-8374, </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2009.5400549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for automated aircraft conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM CT 09, Society for Industrial and Applied Mathematics Conference on Control and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in air traffic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2009, ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tokyo, Japan. pp 55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAS and wind estimation from radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2009, 28th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Orlando, United States. pp 2.B.5-1 - 2.B.5-16, </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2009.5347547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM 2009, Society for Industrial and Applied Mathematics Conference on Control and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT 09 SIAM Conference on Control and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAM, Jul 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing air traffic flows using stochastic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiumjin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA GNC 2009, AIAA Guidance, Navigation and Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Chicago, United States. pp xxxx, </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2009-6198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono-commodity network flow optimization by evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2008, Genetic Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D airspace design by evolutionary computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2008, 27th IEEE/AIAA Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, St Paul, United States. pp 3.B.6-1 - 3.B.6-13, </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2008.4702803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vienna, Austria. pp.SRef-ID: 1607-7962/gra/EGU2008-A-05431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory prediction : a functional regression approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Boussouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2008, 3rd International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Fairfax, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft local wind estimation from radar tracker data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV 2008, 10th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp 1033-1038, </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2008.4795661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episodes pluvieux et types de circulations atmosphériques à l'origine des « crues rapides » dans le nord de la France (Bassin Parisien).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climats et Risques Climatiques en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.207-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular modelling of muddjy floods occurring in dry valleys : advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular modelling of muddjy floods occurring in dry valleys : advances and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Austria. pp.SRef-ID: 1607-7962/gra/EGU2008-A-12030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALES : a large-scale assessment model of soil erosion hazard in Basse-Normandie (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCALES : a large-scale assessment model of soil erosion hazard in Basse-Normandie (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Vienna, Austria. pp.SRef-ID: 1607-7962/gra/EGU2007-A-11299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin versant : de l'unité spatiale aux sous unités fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACI Systèmes Complexes en SHS et CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Cerisy, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la morphométrie à un champ de mesure de la structuration d'un bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Internationale Conference On Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Clermont-Ferrand, France. 16 p. +CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cellular automata in physical geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Colloquium of Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montreux, Switzerland. pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D trajectories : a functional data perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2007, 26th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dallas, United States. pp 1.C.6-1 - 1.C.6-12, </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2007.4391832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance between aircraft trajectories related to functional data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2006, 2nd International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of cellular automata modeling to analyze the dynamics of hyper-concentrated stream flows on loamy plateaux (Paris Basin, North-west France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th Hydro-Informatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. 4000p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00118890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie dynamique d'échelle fine de l'aléa érosion des sols en milieu tempéré océanique. Application au Calvados (Basse-Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large-scale dynamic mapping of soil erosion hazard in oceanic temperate environment Application to Calvados (Basse-Normandie, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Espagne. pp.324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du ruissellement érosif par automate cellulaire. Intérêts d'une approche déterministe du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses et modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Baule, France. 6 p. + CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l'IAD à la caractérisation morphométrique des bassins versants sensibles aux crues rapides hyper-concentrées (Bassin Parisien, Nord de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Nature-Sociétés - Analyse et modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Baule, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D airspace sectoring by evolutionary computation : real-world applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2006, Genetic Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Seattle, United States. pp 1637-1644, </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1143997.1144267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise collective par les agriculteurs du ruissellement érosif sur le territoire agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche sur les sols à la décision publique. Colloque GESSOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises hydrologiques dans l'Ouest : variabilité climatique et influence humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Interactions Nature – Société, Analyses et Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Baule, France. 5 p. (sur CD-ROM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace congestion smoothing by multi-objective genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2005, 20th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Santa Fe, United States. pp 907-912, </w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1066677.1066887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque de submersion de tempête en Manche orientale : analyse météo-marine sur la période historique récente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Pirazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international de fin de programme Interreg 3a « Plages à risques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rouen, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the sand on the morpho-sedimentary beach gravel finctioning (Haute-Normandy, East Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic complexity map based on non linear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INO 2005, 4th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. pp 284-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vents forts et submersions de tempête en Manche Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pirazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vents forts et submersions de tempête en Manche Orientale : analyse météo-marine sur la période historique récente.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Caen, France. pp. 277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic complexity based on non linear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hansman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Histon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windfield estimation by radar track Kalman filtering and vector spline extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2003, 22nd Digital Avionic Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Indianapolis, United States. pp 5.E.2 - 51-11 vol.1, </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2003.1245869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of regional jets and the implications on air traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Mozdzanowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hansman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Histon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural considerations and cognitive complexity in air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Histon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hansman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Kleinwaks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Yenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2002, 21st Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Irvine, United States. pp 1C2-1 - 1C2-13 vol.1, </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2002.1067894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed computing environment for ATC data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2002, 21st Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Irvine, United States. pp 2E4-1 - 2E4-9 vol.1, </w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2002.1067930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification par analyse photogrammétrique du recul des falaises et des apports en galets corrélatifs (Haute-Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviano Freire-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Geomorphology : from Expert opinion to Modelling"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new air traffic complexity metric based on dynamical system modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paimblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Histon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hansman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2002, 21st Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Irvine, United States. pp 4A2-1 - 4A2-12 vol.1, </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2002.1067960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing Policies for Air Traffic Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 3rd USA/Europe Air Traffic Management R and D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Complexity: Towards an Intrinsic Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 3rd USA/Europe Air Traffic Management R and D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flights Alternative Routes Generator by Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, San Diego, CA,USA, pp.896-901, </w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2000.870735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Prices for Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 9th Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Air Traffic Planning by Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Washington DC, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing Aircraft Landing by Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1999 Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace Sectoring by Stochastic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the IEEE International Conference on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace sectoring by evolutionary computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 1998, International Conference on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Anchorage, United States. pp 218 - 223, </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEC.1998.699504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Traffic Management by Stochastic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2th USA/Europe Air Traffic Management R and D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace congestion smoothing by stochastic optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Odoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EP 97, 6th International Conference on Evolutionary Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Indianapolis, United States. pp 163-176, </w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0014809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms for Air Traffic Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1996 INFOTAUM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 1996, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for Air Traffic Control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 1996, 14th Triennal Conference of the International Federation of Operational Research Sociaties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for automatic regroupment of Air Traffic Control sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EP1995, 4th Annual Conference on Evolutionary Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, San Diego, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for partitioning air space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI 1994, 10th Conference on Artificiel Intelligence for Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, San Antonia, United States. pp 291-297, </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAIA.1994.323662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for air traffic assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 1994, 11th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Amsterdam, Netherlands. pp 372-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la vulnérabilité de l’agriculture littorale normande face aux aléas hydrogéologiques : premiers résultats et exemple du Havre de Lessay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes géomorphologues 2024 - Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive structuring of unmanned traffic: A UTM concept -Complexity-optimal traffic assignment for future urban airspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDD 2021, Journées des doctorants ONERA, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Optimization of Air Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.352, 2013, Print ISBN : 9781848215955 ; Online ISBN: 9781118743805. </w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118743805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat change dans l'Ouest, Evaluation, Impacts, Perceptions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.458, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology: from expert opinion to modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levoy F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERG Editions. 381 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passenger On Social Media : A Real Time Estimator of the State of the US Air Transportation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Traffic Management and Systems IV. Selected Papers of the 6th ENRI International Workshop on ATM/CNS. Lecture Notes in Electrical Engineering 731.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Sequencing of Traffic on Multiple En-Route Constraint Points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulemanou Abba-Rapaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Notry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Traffic Management and Systems IV. Selected Papers of the 6th ENRI International Workshop on ATM/CNS. Lecture Notes in Electrical Engineering 731.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-981-334-668-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Generative Adversarial Networks for Aircraft Trajectory Generation and Atypical Approach Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Traffic Management and Systems IV. Selected Papers of the 6th ENRI International Workshop on ATM/CNS. Lecture Notes in Electrical Engineering 731.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-981-33-4669-7. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-33-4669-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Sequencing of Traffic on Multiple En-route Constraint Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymanou Abba-Rapaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Notry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Traffic Management and Systems IV Selected Papers of the 6th ENRI International Workshop on ATM/CNS (EIWAC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lecture Notes in Electrical Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated annealing: From basics to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gendreau, Michel; Potvin, Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 272, Springer, pp.1-35.ISBN 978-3-319-91085-7, 2019, International Series in Operations Research &amp; Management Science (ISOR), 978-3-319-91086-4. </w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91086-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid metaheuristic for air traffic management with uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Amodeo, El-Ghazali Talbi, Farouk Yalaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, Springer, pp.219-251, 2019, Lecture Notes in Electrical Engineering Part of the Operations Research/Computer Science Interfaces Series book series (ORCS), 978-3-319-58252-8. </w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58253-514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caen, l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Carcaud, Gilles Arnaud-Fassetta, Caroline Évain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et rivières de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection : Géographie, territoires, CNRS éditions, p. 52-61 (296 p.), 2019, 978-2-271-11608-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs hydrodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kergadallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREMA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral : fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.62-143, 2019, 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie d'une filière émergente : le bois-énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Manche. Des polders au pôle d'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREP Editions, pp.85-86, 2018, 978-2-8151-0421-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Airport Performance Through a Model-Based Analysis and Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Antonio Mujica Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maria Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Simulation and Optimization New Applications in Logistics, Industrial and Aeronautical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp 109-129, 2017, 978-3-319-55810-3. </w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55810-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homotopy Route Generation Model for Robust Trajectory Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Vidosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojin Tošić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENRI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Traffic Management and Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 420, Springer, pp 69-88, 2017, Lecture Notes in Electrical Engineering, 978-4-431-56421-8. </w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-56423-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 4D Trajectory Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianit Islami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supatcha Chaimatanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Traffic Management and Systems – II </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 420, Springer, pp 27-47, 2016, Lecture Notes in Electrical Engineering, 978-4-431-56423-2. </w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-56423-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental dynamics of small rivers in Normandy (western France) since the Neolithic era. What les-sons for today in the context of the European Water Framework Directive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta, Gilles and Masson, Eric and Reynard, Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European continental hydrosystems under changing water policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pfeil, pp.71-90, 2013, 978-3-89937-157-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique temporelle des flux sédimentaires dans les bassins versants agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphone Vongvixay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Merot; Vincent Dubreuil; Daniel Delahaye et Philippe Desnos (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest - Évaluation, impacts, perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.239-250, 2013, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of an observatory of sediment transfers in Lower Normandy hydrosystems (western France) in the context of the European Water Framework Directive application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles ARNAUD-FASSETTA; Eric MASSON; Emmanuel REYNARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-124, 2013, geography, 978-3-89937-157-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la sensibilité des sols à l'érosion hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-263, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALES: An Original Model to Diagnose Soil Erosion Hazard and Assess the Impact of Climate Change on Its Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Erosion Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.227-252, 2011, 978-953-307-710-9. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/23501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique fluviale : Processus, aléa, aménagement,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Corbonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R; Lagagnier, G. Arnaud-Fassetta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le géographe et les hydrosystèmes, commission des hydrosystèmes continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.229-262, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le thème de la dynamique fluviale : processus, aléa, aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Corbonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Laganier, G. Arnaud-Fasseta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l' hydrosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L' Harmattan, pp.229-262, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00498500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types de circulations atmosphériques et de crises hydrologiques dans le nord-ouest de la France : approches croisées de risques liés au climat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Lamarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Risques : changements d'approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.63-92, 2008, SRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by photogrammetric analysis of the normandy and picardy rocky coast dynamic (Normandie, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviano Freire-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di-Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mortimore R.N. &amp; Duperret A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal chalk cliff instability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geological Society London, pp.139-148, 2004, Engineering Géology Special Publications, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing Policies for Air Traffic Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deschinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Transportation System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 193, AIAA, 2001, Progress in Astronautics and Aeronautics, 978-9054108948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace Sectoring by Evolutionary Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roman M. Krzanowski; Jonathan Raper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Evolutionary Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford university press, 2001, Spatial Information Systems, 9780195135688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION DE LA FRÉQUENCE DE GÉNÉRATION DE MESSAGE ET DE LA COMPRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Thinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2024121338. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de l’évolution des bocages et analyse des dynamiques des réseaux de haies dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] Trajectoires d’évolution des réseaux de haies : du diagnostic territorial aux outils de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] Vrai ou faux : Cultiver sur le littoral ne sera bientôt plus possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] Le rôle des haies pour limiter l'érosion : le modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] Vrai ou Faux : Il va falloir irriguer en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Emergency Trajectory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’une trajectoire aérienne suivant les conditions météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunilde Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALES et MESALES : des modèles prospectifs d’évaluation du changement climatique sur l’aléa érosion des sols. Applications en Basse-Normandie et en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemercier B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les saisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et cartographie de l'aléa érosion des sols et des espaces de ruissellement dans le Calvados.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaches At Risk, Rapport final du programme européen INTERREG 3 a phase 2, in rapport final Université du Littoral de la côte d'Opale. 57 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Caspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI meets flight trajectories: a semantic trajectory representation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhao Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinmin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-Scale Multimodal Service Optimization for Innovative Air Mobility Using MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhao Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of low-noise arrival and departure procedures in Paris TMA using Simulated Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Realistic 3D Aircraft Trajectory Optimization with Climate Impact Metrics for Sustainable Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voronoi diagrams and Simulated Annealing for airspace block optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adapted Fast Marching Tree for contrails mitigation: A short-and long-range flight study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing fuel efficiency and environmental impact: 4D trajectory optimization through Fast Marching Tree for transatlantic flights considering contrails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Emergency Trajectory Design: A Fast Marching Method on a Tetrahedral Mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banavar Sridhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Robustness Improvement based on Alternative Paths Consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft cruise alternative trajectories generation: a mixed RRG-clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Travel Resilience: Integrating Alternative Path-Based Robustness Metric in Route Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peuaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacco Hoekstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Marching Tree applied to geodesic trajectories in presence of wind: a day of flights in Europe study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing optimal trajectories for light soaring aircraft using Fast Marching Tree Star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Guitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Aircraft Atypical Approach Detection for Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing and comparing door-to-door travel times for air transportation using aggregated Uber data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting the Air Transportation System to sleep: a passenger perspective measured by passenger-generated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monmousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Planning of Aircraft Trajectories in North Atlantic Oceanic Airspace Based on Flocking Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Dougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel Qgis pour la préparation des données d’entrée du modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEES-CAEN /UNICAEN. 2023, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires d’évolution des réseaux de haies : du diagnostic territorial aux outils de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Resp’haies – Réseau Haies France. 2023, 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle LASCAR, un outil d’aide à la décision pour la régulation des flux hydro-sédimentaires par les haies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport du projet RESP’HAIES, https://afac-agroforesteries.fr/wp-content/uploads/2023/12/Rapport-1_Resphaies_ruissellement- erosion-VF.pdf. 2023, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d’utilisation du modèle LASCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delahaye Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guillemois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEES-CAEN / UNICAEN. 2023, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new visualization of Paris accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scozzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] ENAC. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnefoy Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05432825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Haghighi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar El Amine Hamri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Asadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2025.102971" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05303108v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyi Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Alam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Julius Materne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten M&#252;hlhausen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2025.102904" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05554536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Abecassis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Idan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0569" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431175v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolin Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2025.102961" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05528412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Guitart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2026.102999" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05268226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05444676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leb&#232;gue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco Hoekstra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2322/tjsass.69.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05366341v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2025.102933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05265442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Zombr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oludolapo Olanrewaju" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Krykhtine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2025.102906" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05398760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2025.102746" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04925061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l S&#225;ez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Octavian Rad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prats" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3531952" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05401252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhao Gui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Tang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Bao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I011689" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05398954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Hu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2025.102831" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05399009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2025.103293" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04844569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04370997v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Demouge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104792" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04865334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Ongale-Obeyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goubinat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12010021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04424281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulya Aybek Cetek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuhong Zhao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Notry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2023.102532" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04225184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Buire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2023.102526" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04543168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyao Ma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Cai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2024.3379210" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04695321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohao Liao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Hang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2322/tjsass.67.127" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03900872v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43069-024-00347-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04699251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhong Yan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Hu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhen Ma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2024.08.054" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04670021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11080648" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04663058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Liang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11080604" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05131413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Hoang Dinh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13177-024-00446-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemois Mathilde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delahaye Daniel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reulier Romain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04391421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385025500232" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04681124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Frankie O&#8217;connell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilong Le" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103715" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04495015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2024.102571" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04580501v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2024.3397331" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04724528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawen Chi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiong Nie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhong Zhong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.0322000" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605084v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillemois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.44.7978" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04414736v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Shi-Garrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Nidhal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26020103" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04543170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Guo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commtr.2024.100118" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04543167v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wandelt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Antoniou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Birolini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dresner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jatrs.2024.100014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04049261v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnae Kasmi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laporte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036784" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945370v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dieumegard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R John Hansman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-022-09781-w" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04136230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roudiere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125765" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417307v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40656" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04165897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109418" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04253807v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Scozzaro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mancel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13396" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04201142v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Schnitzler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3284339" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04180867v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104279" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04145852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chevallier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shapiro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebediah Engberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Soler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10070578" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04049157v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104064" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127061v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13052967" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04155840v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mora Camino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3289191" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03668724v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paveen Juntama" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supatcha Chaimatanan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04095148v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2022.102269" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03660605v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jarry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoctar Hassoumi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-022-00577-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03873003v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishuai Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142215180" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03537571v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.108453" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03619313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace9040180" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03581545v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3152163" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifan Zhao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace9070390" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03829889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Mori" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.d0313" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03721341v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2022.103776" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03647918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adr&#237;an Garc&#237;a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavandier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace9050230" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04058655v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2022.103902" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909663v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2021.100327" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03269427v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010866" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03425669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Pham" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu N Tran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Duong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03359666v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianit Islami" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082598v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010954" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03094622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Scala" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mujica Mota" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Lung Wu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.102937" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03342823v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103374" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03158709v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakae Nagaoka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.2020ebp3019" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02064458v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12657" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03342593v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjin Hu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Lin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schultz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace8090260" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02948058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Haghighi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02506305v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2020.101787" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02166833v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maria Scala" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Antonio Mujica Mota" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2924981" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02935347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monmousseau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2020.100179" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02617029v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Badrinath" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamsa Balakrishnan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0179" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02922901v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Andreu Altava" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mere" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G005091" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02508893v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.02.007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917010v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035934" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917007v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03676737v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaweerath Phisannupawong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharin Kamsing" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerapong Torteeka" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sittiporn Channumsin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utane Sawangwit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace7090126" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02612361v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2020.101840" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01974474v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhief" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Dougui" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rodionova" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0110" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191040v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chevalier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace6070080" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326203v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.4.09" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01951094v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Murad Hossain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2018.12.017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02083343v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Courchelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez-Arribas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.03.024" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02053694v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.12.006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963413v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868124v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3022" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01951070v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0078" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842186v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.07.006" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01906454v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejun Zhang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmin Guan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4731585" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03578034v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B G Nguyen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mar&#233;chal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01759014v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Legrand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2018.170050" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686210v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11857" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DMT8J6QB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01856677v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.07.019" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842161v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0088" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01607579v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.09.012" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01512533v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002728" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522033v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sergeeva" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtte.2017.05.002" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558342v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11702" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7SFQGBZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01567694v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Breil" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739215v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8153" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01728787v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hyun Kim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Clarke" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0079" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01270717v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidenori Chida" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catya Zuniga" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01366808v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7802798" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01364792v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2016.08.017" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J76KXGF4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380864v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27768" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342618v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186737v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van de Wiel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1470-3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267352v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.015" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M354L106-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912785v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peyronne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Conn" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.045" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186745v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallet F" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485837v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209212v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desnos" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0694" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291601v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00924360v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kairat Tastambekov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabut" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.11.013" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00981337v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2312315" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971514v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12074" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXDSC3X4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291618v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10619" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6537HMTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086610v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2014.2350951" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200578v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.279-306" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00924339v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-013-0079-5" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229809v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10081" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00918054v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Bang Nguyen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marechal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jomb.2.1.11-15" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935210v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9896-1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592240v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Houda Dougui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hamdi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.155" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803380v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25264" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466254v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7829" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2X1FVK5H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108581v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390255v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315408v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466119v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326061v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369242v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.16103" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531774v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curoy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de St-L&#233;ger" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104304v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Costa" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauchard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532611v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01225197v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hansman" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Histon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004107v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24621-3_5" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070951v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plessis" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004101v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24621-3_15" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01136266v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deschinkel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1366-5545(02)00007-8" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWZLTJ6L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205254v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45356-3_76" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873169v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hauchard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01018427v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Oussedik" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0056927" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929431v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Montagne" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Cuilli&#232;re" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marchal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N El Bari" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montagne" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127937v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mesnage" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135115v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriporn Yenpiem" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05401261v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lebegue" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378253v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05128510v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122172v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ghisellini" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05440800v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05131139v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Chu" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenliang Zhang" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam K.K.Ng" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084655v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05401266v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi,jun Lim" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05128499v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guitart" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394836v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Ishaan Talamudipi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thinh Hoang" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05440815v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05440825v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05131147v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Jain" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husni Idris" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074397v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Aydo&#287;an" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergun &#214;zmen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mar&#237;a Arnaldo Vald&#233;s" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Delgado-Aguilera Jurado" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS65417.2025.10976836" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636700v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rodriguez" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ventura" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636688v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04792265v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Very" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Dalmau" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Houdant" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04792270v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04792267v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04792271v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073962v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636706v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Xu" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04792269v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636710v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073943v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04792260v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lu" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04702178v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lich Nghiem" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Le" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Duc Le" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-5504-2_70" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04413100v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-2701" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04119202v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Wang" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04119165v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoshuai Zhao" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hansen" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04314653v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04314686v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Bueno-Gonzalez" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04286605v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC58513.2023.10311326" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04201140v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10199669" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04201143v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127948v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04314697v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04313546v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200503" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04119152v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04082529v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Feroskhan" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Lilith" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627435v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.73.036125" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852033v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595420v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03907362v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassiba" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852039v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852025v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03701655v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03907368v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03907364v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605124v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04204280v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengting Xu" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyin Wang" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922312" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03752594v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Octavian" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03701660v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Valenzuela" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852047v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03619377v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920633v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzi Sun" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852063v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03900917v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056437v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596163v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03907373v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595230v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852053v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03907359v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03612597v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihanne El Haouari" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marino" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rames" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18217" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03701665v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03701661v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03480266v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636902v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03474780v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03480272v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itsc48978.2021.9565081" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03351220v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homeyra Khaledian" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04176516v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Sanni" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mote" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanakorn Khamvilai" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0057" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03344402v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banavar Sridhar" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04201141v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC52810.2021.9644627" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03344406v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal C Bouaynaya" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02506741v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049199" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02506640v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049179" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873356v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashiko Shirai Reyna" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Ortiz Castro" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02907597v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041905v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03094829v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2020.emss.029" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02512850v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049180" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041902v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Anand Deshmukh" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02506611v2" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bertosio" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Houalla" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049190" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02547502v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049200" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873447v2" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03018053v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elgiz Baskaya" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC50938.2020.9256800" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873440v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873429v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02569201v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwei Chen" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhou" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049192" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02566751v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soemsak Yooyen" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICACT48636.2020.9061368" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388296v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02385672v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Hern&#225;ndez-Romero" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Rivas" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02311539v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mujica" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02364816v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4669-7_11" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02364842v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymanou Abba-Rapaya" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4669-7_3" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637955v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_7" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02178439v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Dai" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Sun" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02138131v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilu Wu" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02385671v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267170v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4669-7_13" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388282v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02302151v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rebbah" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal P" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388280v3" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Ernesto Vela" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02120128v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mossina" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007396601330141" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02352437v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02178441v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02138135v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phu Tran" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02138139v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267452v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Li" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081789" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02156448v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01998086v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISP-BMEI.2018.8633261" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02269342v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917235" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388307v2" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02386102v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabelle Bosson" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02170467v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mere" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-3618" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388287v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01998174v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01812116v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holvoet" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasanchai Vongsantivanich" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-2658" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854387v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01887290v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569789" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02013194v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Leng Wu" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01944608v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01897108v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinggang Wu" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cong" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569657" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01998187v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01887286v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01823194v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01823188v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01944595v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842159v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01598864v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_4" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02938000v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01886355v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569254" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01823198v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Murata" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Takadama" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01886537v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569362" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739453v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652044v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01503222v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637956v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaxi Sun" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01658763v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652041v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637964v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280638v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pierre" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2_9" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511340v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652047v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barrado" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedja Netjasov" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01599810v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2017.8102037" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01610970v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637959v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mujica Mota" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592231v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587253v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2017.7969482" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01304633v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hok K. Ng" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01404581v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Giang Nguyen" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01285238v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01348943v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp17142" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01343823v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01289547v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2016.7744091" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02967017v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sunil" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Ellerbroek" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bussink" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379998v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778099" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01343595v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01342623v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01481466v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tambet Treimuth" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01355074v2" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778098" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379722v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7777955" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01348947v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01355018v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333624v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379323v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342645v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01354259v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778021" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01488669v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2016.7822416" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01404006v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01234078v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206248v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271892v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01219251v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo E Mendoza-Dorantes" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zuniga Alcaraz" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271435v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.18" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01224188v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2015.7311330" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01138763v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01240312v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zerrouki" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schede" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01223896v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2015.7311340" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280641v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280644v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01217413v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hao Xu" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168653v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil y Chen" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ng Hok" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280634v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113889v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_30" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01224193v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2015.7311352" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01288387v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Toratani" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ueno" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Higuchi" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01119530v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280639v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01240314v2" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01134556v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946387v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01129968v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilde Girardet" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946447v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996689v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00913243v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsiotras" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-54475-3_12" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342636v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946367v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743584v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002807v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271885v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293553v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hyun Kim" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867818v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brenier" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00868450v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911741v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022746v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938895v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912764v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934808v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934810v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912772v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938769v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805023v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934801v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610132v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794597v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912819v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Angel Piera" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6096177" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205251v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842509v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119975v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleurant" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067764v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01225216v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01319023v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938501v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205252v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022748v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154573v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511715v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614880v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934800v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938862v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987459v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003082802130218" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934770v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938405v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5718004" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00956473v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938711v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494700v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390259v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01018355v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400549" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004153v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00939227v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01225213v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938199v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938201v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2009.5347547" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004154v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiumjin Lee" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2009-6198" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428554v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938202v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wing" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004151v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938409v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2008.4702803" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283226v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286637v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004152v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussouf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938406v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2008.4795661" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321603v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426675v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532932v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532918v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282809v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174044v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938181v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2007.4391832" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004148v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118890v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282798v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532930v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaillard" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068710v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004146v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144267" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319414v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004145v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1066677.1066887" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155199v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Pirazzoli" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaitre" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gamas" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794760v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monfort" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004143v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545723v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemaitre" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938038v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mozdzanowska" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938037v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2003.1245869" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938403v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938411v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Puechmorel" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2002.1067930" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938407v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Gottlieb" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Kleinwaks" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yenson" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2002.1067894" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794792v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938408v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paimblanc" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2002.1067960" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205255v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001274v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2000.870735" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205256v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205257v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001278v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205258v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205259v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937715v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEC.1998.699504" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205260v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937702v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Odoni" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0014809" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938864v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205262v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01018485v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01018489v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAIA.1994.323662" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01018467v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127927v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03094765v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00924311v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118743805" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781472v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124418v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levoy F" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03644194v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03644193v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulemanou Abba-Rapaya" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03644195v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860736v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Notry" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01887543v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91086-4_1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01478322v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58253-514" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156161v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181599v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Guillou" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01658676v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55810-3_4" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01234103v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojin To&#353;i&#263;" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2_4" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01343591v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2_2" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640616v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067253v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphone Vongvixay" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilliet" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067422v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108745v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265790v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703107v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23501" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498500v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319196v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283621v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Nocera" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01225033v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01225176v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04998930v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167840v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127137v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167780v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167814v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167757v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03634528v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01131008v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157965v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier B." TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Walter" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158009v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426671v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283480v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caspar" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533237v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531747v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05208145v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04964351v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04704718v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454409v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dannet" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04510593v2" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201772v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821552v2" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201801v2" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peuaud" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04051722v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03923994v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03955977v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03163779v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03118163v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02559564v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01302651v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127298v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096903v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096921v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127282v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03176998v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582365v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05265442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Zombr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Guitart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oludolapo Olanrewaju" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Krykhtine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2025.102906" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05432825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Haghighi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar El Amine Hamri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Asadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2025.102971" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05303108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyi Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Alam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Julius Materne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten M&#252;hlhausen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2025.102904" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Yang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolin Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2025.102961" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05589490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chevallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Soler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2026.101983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05554536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Abecassis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Idan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0569" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05528412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2026.102999" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05268226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05444676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leb&#232;gue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco Hoekstra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2322/tjsass.69.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05366341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2025.102933" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05398760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2025.102746" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04925061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l S&#225;ez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Octavian Rad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3531952" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05401252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhao Gui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Tang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Bao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I011689" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05398954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Hu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2025.102831" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05399009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2025.103293" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillemois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delahaye Daniel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.44.7978" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04414736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Shi-Garrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Nidhal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26020103" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04543170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Guo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiong Nie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Hang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commtr.2024.100118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04543167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wandelt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Antoniou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Birolini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dresner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jatrs.2024.100014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04844569v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04370997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Demouge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104792" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04865334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Ongale-Obeyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goubinat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12010021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04424281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulya Aybek Cetek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuhong Zhao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Notry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2023.102532" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04225184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Buire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2023.102526" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04543168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyao Ma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Cai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2024.3379210" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04695321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohao Liao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2322/tjsass.67.127" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03900872v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43069-024-00347-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04699251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhong Yan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Hu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhen Ma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2024.08.054" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04670021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11080648" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04663058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Liang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11080604" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05131413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Hoang Dinh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13177-024-00446-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065726v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemois Mathilde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reulier Romain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04391421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385025500232" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04681124v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Frankie O&#8217;connell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilong Le" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103715" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04495015v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2024.102571" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04580501v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2024.3397331" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04724528v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawen Chi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhong Zhong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.0322000" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04155840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mora Camino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3289191" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04049261v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnae Kasmi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laporte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036784" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04136230v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roudiere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125765" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945370v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dieumegard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R John Hansman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-022-09781-w" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417307v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40656" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04165897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109418" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04253807v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Scozzaro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mancel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13396" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04201142v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Schnitzler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3284339" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04180867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104279" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04145852v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shapiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebediah Engberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10070578" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04049157v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104064" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13052967" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03647918v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adr&#237;an Garc&#237;a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavandier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supatcha Chaimatanan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace9050230" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04058655v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2022.103902" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04095148v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2022.102269" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03660605v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jarry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoctar Hassoumi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-022-00577-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03873003v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishuai Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142215180" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03668724v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paveen Juntama" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03537571v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.108453" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03619313v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace9040180" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03581545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3152163" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727671v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifan Zhao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace9070390" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03829889v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Mori" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.d0313" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03721341v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2022.103776" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02064458v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12657" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03342593v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjin Hu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Lin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schultz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace8090260" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909663v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2021.100327" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03269427v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010866" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03425669v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Pham" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu N Tran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Duong" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03359666v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianit Islami" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010954" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03094622v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Scala" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mujica Mota" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Lung Wu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.102937" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03342823v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103374" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03158709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakae Nagaoka" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.2020ebp3019" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02612361v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2020.101840" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917007v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Andreu Altava" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03676737v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaweerath Phisannupawong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharin Kamsing" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerapong Torteeka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sittiporn Channumsin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utane Sawangwit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace7090126" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02948058v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Haghighi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02506305v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2020.101787" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02166833v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maria Scala" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Antonio Mujica Mota" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2924981" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02935347v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monmousseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2020.100179" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02617029v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Badrinath" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamsa Balakrishnan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0179" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02922901v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G005091" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02508893v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.02.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917010v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035934" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01974474v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhief" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Dougui" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rodionova" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0110" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191040v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chevalier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace6070080" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326203v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.4.09" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01951094v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Murad Hossain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2018.12.017" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02083343v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Courchelle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez-Arribas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.03.024" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02053694v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.12.006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963413v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868124v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3022" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01951070v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0078" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01906454v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejun Zhang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmin Guan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4731585" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842186v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.07.006" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686210v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11857" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DMT8J6QB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03578034v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B G Nguyen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mar&#233;chal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01759014v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Legrand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2018.170050" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01856677v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.07.019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842161v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0088" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01607579v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.09.012" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739215v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8153" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01512533v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002728" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522033v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sergeeva" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtte.2017.05.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558342v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11702" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7SFQGBZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01567694v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Breil" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01728787v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hyun Kim" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Clarke" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0079" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01270717v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidenori Chida" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catya Zuniga" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01366808v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7802798" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01364792v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2016.08.017" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J76KXGF4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380864v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27768" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485837v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342618v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267352v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.015" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M354L106-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912785v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peyronne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Conn" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.045" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186737v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van de Wiel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1470-3" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186745v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallet F" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00924360v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kairat Tastambekov" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabut" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.11.013" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291601v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209212v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desnos" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0694" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00981337v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2312315" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971514v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12074" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXDSC3X4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291618v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10619" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6537HMTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086610v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2014.2350951" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200578v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.279-306" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935210v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9896-1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00924339v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-013-0079-5" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229809v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10081" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00918054v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Bang Nguyen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marechal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olle" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jomb.2.1.11-15" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592240v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Houda Dougui" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hamdi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.155" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803380v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25264" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108581v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466254v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7829" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2X1FVK5H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390255v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315408v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466119v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326061v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369242v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.16103" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531774v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curoy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de St-L&#233;ger" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104304v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Costa" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauchard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532611v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01225197v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hansman" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Histon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004101v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24621-3_15" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004107v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24621-3_5" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070951v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plessis" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01136266v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deschinkel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1366-5545(02)00007-8" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWZLTJ6L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205254v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45356-3_76" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873169v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hauchard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01018427v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Oussedik" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0056927" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929431v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Montagne" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Cuilli&#232;re" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marchal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N El Bari" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montagne" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127937v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mesnage" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074397v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Aydo&#287;an" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergun &#214;zmen" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mar&#237;a Arnaldo Vald&#233;s" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Delgado-Aguilera Jurado" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS65417.2025.10976836" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135115v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriporn Yenpiem" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05401261v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lebegue" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378253v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05440800v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05131139v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Chu" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenliang Zhang" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam K.K.Ng" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084655v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05128510v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122172v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ghisellini" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05401266v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi,jun Lim" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05128499v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guitart" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394836v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Ishaan Talamudipi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thinh Hoang" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05440815v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05440825v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05131147v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Jain" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husni Idris" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04413100v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-2701" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04792267v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04792271v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636700v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rodriguez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ventura" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636688v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04792265v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Very" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Dalmau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Houdant" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04792270v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073962v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636706v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Xu" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04792269v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636710v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073943v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04792260v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lu" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04702178v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lich Nghiem" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Le" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Duc Le" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-5504-2_70" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04313546v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200503" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04119152v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04082529v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Feroskhan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Lilith" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04119202v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Wang" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04314686v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Bueno-Gonzalez" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04119165v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoshuai Zhao" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hansen" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04314653v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04286605v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC58513.2023.10311326" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04201140v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10199669" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04201143v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127948v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04314697v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627435v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.73.036125" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852033v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595420v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03907362v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassiba" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03907364v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852039v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852025v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03701655v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03907368v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605124v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04204280v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengting Xu" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyin Wang" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922312" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03752594v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Octavian" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03701660v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Valenzuela" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852047v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03619377v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920633v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzi Sun" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852063v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03900917v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056437v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596163v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03907373v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595230v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852053v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03907359v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03612597v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihanne El Haouari" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marino" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rames" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18217" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03701665v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03701661v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03480272v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itsc48978.2021.9565081" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03351220v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homeyra Khaledian" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04176516v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Sanni" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mote" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanakorn Khamvilai" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0057" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03480266v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636902v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03474780v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03344402v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banavar Sridhar" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04201141v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC52810.2021.9644627" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03344406v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal C Bouaynaya" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02566751v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soemsak Yooyen" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICACT48636.2020.9061368" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02506741v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049199" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02506640v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049179" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873356v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashiko Shirai Reyna" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Ortiz Castro" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02907597v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041905v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03094829v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2020.emss.029" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041902v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Anand Deshmukh" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02506611v2" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bertosio" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Houalla" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049190" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02512850v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049180" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02547502v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049200" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873447v2" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03018053v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elgiz Baskaya" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC50938.2020.9256800" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873440v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873429v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02569201v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwei Chen" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhou" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049192" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388307v2" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02386102v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabelle Bosson" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02170467v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mere" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-3618" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388287v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388296v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02385672v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Hern&#225;ndez-Romero" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Rivas" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02311539v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mujica" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267170v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4669-7_13" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388282v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02364816v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4669-7_11" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02364842v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymanou Abba-Rapaya" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4669-7_3" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637955v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_7" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02178439v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Dai" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Sun" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02138131v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilu Wu" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02385671v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02302151v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rebbah" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal P" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388280v3" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Ernesto Vela" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02120128v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mossina" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007396601330141" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02352437v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02178441v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02138135v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phu Tran" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02138139v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267452v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Li" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081789" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02156448v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01998086v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISP-BMEI.2018.8633261" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02269342v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917235" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01823198v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Murata" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Takadama" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01886537v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569362" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01998174v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01944608v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01812116v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holvoet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasanchai Vongsantivanich" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-2658" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854387v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01887290v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569789" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02013194v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Leng Wu" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01897108v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinggang Wu" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cong" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569657" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01998187v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01887286v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01823194v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842159v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01944595v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01823188v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01598864v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_4" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02938000v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01886355v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569254" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587253v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2017.7969482" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592231v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739453v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652044v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01658763v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637956v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaxi Sun" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01503222v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652041v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637964v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280638v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pierre" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2_9" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511340v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652047v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barrado" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedja Netjasov" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01599810v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2017.8102037" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01610970v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637959v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mujica Mota" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01404006v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01354259v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778021" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01488669v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2016.7822416" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01304633v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hok K. Ng" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01404581v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Giang Nguyen" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01285238v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02967017v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sunil" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Ellerbroek" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bussink" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01289547v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2016.7744091" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379998v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778099" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01348943v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp17142" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01343823v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01355074v2" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778098" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379722v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7777955" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01343595v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01342623v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01481466v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tambet Treimuth" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01348947v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01355018v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333624v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379323v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342645v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01288387v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Toratani" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ueno" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Higuchi" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01119530v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280639v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01240314v2" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01134556v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01224193v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zerrouki" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schede" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2015.7311352" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01234078v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206248v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271892v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01224188v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2015.7311330" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01219251v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo E Mendoza-Dorantes" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zuniga Alcaraz" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271435v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.18" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01240312v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01223896v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2015.7311340" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01138763v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280641v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280644v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168653v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil y Chen" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ng Hok" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280634v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113889v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_30" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01217413v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hao Xu" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946367v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743584v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002807v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946387v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01129968v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilde Girardet" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00913243v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsiotras" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-54475-3_12" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946447v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996689v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342636v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271885v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293553v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hyun Kim" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867818v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brenier" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00868450v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938769v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911741v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022746v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934810v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934808v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938895v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912764v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912772v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938501v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022748v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205252v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805023v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934801v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912819v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Angel Piera" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6096177" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205251v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610132v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794597v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842509v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067764v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119975v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleurant" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01225216v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01319023v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390259v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494700v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154573v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934800v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511715v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614880v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987459v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003082802130218" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938862v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934770v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00956473v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938405v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5718004" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938711v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938202v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wing" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428554v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01018355v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400549" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004153v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938199v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938201v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2009.5347547" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00939227v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01225213v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004154v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiumjin Lee" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2009-6198" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004151v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938409v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2008.4702803" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283226v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004152v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussouf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938406v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2008.4795661" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286637v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321603v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426675v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282809v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532932v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532918v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174044v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938181v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2007.4391832" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004148v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118890v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282798v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532930v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaillard" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068710v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004146v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144267" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319414v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004145v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1066677.1066887" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155199v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Pirazzoli" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaitre" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gamas" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794760v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monfort" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004143v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545723v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemaitre" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938403v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938037v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2003.1245869" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938038v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mozdzanowska" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938407v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Gottlieb" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Kleinwaks" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yenson" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2002.1067894" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938411v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Puechmorel" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2002.1067930" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794792v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938408v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paimblanc" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2002.1067960" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205257v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205255v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001274v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2000.870735" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205256v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001278v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205258v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205259v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937715v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEC.1998.699504" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205260v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937702v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Odoni" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0014809" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205262v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938864v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01018485v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01018489v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAIA.1994.323662" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01018467v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127927v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03094765v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00924311v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118743805" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781472v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124418v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levoy F" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03644194v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03644193v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulemanou Abba-Rapaya" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03644195v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860736v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Notry" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01887543v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91086-4_1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01478322v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58253-514" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156161v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181599v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Guillou" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01658676v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55810-3_4" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01234103v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojin To&#353;i&#263;" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2_4" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01343591v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2_2" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640616v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067253v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphone Vongvixay" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilliet" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067422v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108745v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703107v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23501" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265790v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498500v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319196v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283621v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Nocera" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01225033v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01225176v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04998930v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127137v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167840v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167780v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167814v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167757v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03634528v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01131008v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157965v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier B." TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Walter" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158009v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426671v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283480v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caspar" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533237v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531747v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05208145v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04964351v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04704718v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454409v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dannet" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04510593v2" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03955977v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821552v2" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201772v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201801v2" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peuaud" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04051722v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03923994v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03163779v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03118163v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02559564v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01302651v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096921v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127282v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127298v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096903v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03176998v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582365v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>