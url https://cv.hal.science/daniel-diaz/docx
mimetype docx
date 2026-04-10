--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -734,287 +734,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale parallelism for constraint-based local search: the costas array case study</w:t>
+                <w:t xml:space="preserve">Method to Identify Corrections of Defects on Product Line Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Caniou</w:t>
+                <w:t xml:space="preserve">Luisa Rincón-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
+                <w:t xml:space="preserve">Gloria-Lucia Giraldo-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Richoux</w:t>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10601-014-9168-4⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 314, pp.61-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084270v1</w:t>
+                <w:t xml:space="preserve">hal-02296117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method to Identify Corrections of Defects on Product Line Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale parallelism for constraint-based local search: the costas array case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria-Lucia Giraldo-Gómez</w:t>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Mazo</w:t>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+                <w:t xml:space="preserve">Florian Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 314, pp.61-81. </w:t>
+              <w:t xml:space="preserve">Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp.30-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2015.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10601-014-9168-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296117v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic adaptation of service compositions with variability models</w:t>
               </w:r>
@@ -1026,77 +1026,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Alférez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pelechano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91, pp.24-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1124,532 +1124,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the implementation of GNU Prolog</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints: the Heart of Domain and Application Engineering in the Product Lines Engineering Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Djebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Lora-Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Practice of Logic Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Information System Modeling and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665748v1</w:t>
+                <w:t xml:space="preserve">hal-00707522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints: the Heart of Domain and Application Engineering in the Product Lines Engineering Strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the implementation of GNU Prolog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Mazo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alberto Lora-Michiels</w:t>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information System Modeling and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory and Practice of Logic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1-2), pp.253 - 282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1471068411000470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707522v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming as a Means to Manage Configurations in Self-Adaptive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pete Sawyer</w:t>
+                <w:t xml:space="preserve">Targeting the Cell Broadband Engine for constraint-based local search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Mazo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Danny Hughes</w:t>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Issue in IEEE Computer Dynamic Software Product Lines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.1855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747723v1</w:t>
+                <w:t xml:space="preserve">hal-00663776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Cell Broadband Engine for constraint-based local search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraint Programming as a Means to Manage Configurations in Self-Adaptive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Sawyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Special Issue in IEEE Computer Dynamic Software Product Lines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663776v1</w:t>
+                <w:t xml:space="preserve">hal-00747723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Constraints: A General Framework for Solver-Independent Reasoning on Product Line Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1795,51 +1795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of the GNU Prolog System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional and Logic Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 6, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1864,51 +1864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple and Efficient Boolean Solver for Constraint Logic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1946,51 +1946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compiling Constraints in clp(FD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2060,51 +2060,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum and Digital Annealing for the Quadratic Assignment Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danillo Sprovieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Hinkelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3349,51 +3349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Evolutionary Computation in Combinatorial Optimization (EvoCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Grenada, Spain. pp.13 - 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3516,265 +3516,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible cooperation in parallel local search (extended abstract)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danny Munera</w:t>
+                <w:t xml:space="preserve">Método para Identificar Correcciones de Defectos en Modelos de Características que representan Líneas de Productos / Method to identify corrections of defects on product line models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Rincón-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria-Lucia Giraldo-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XL Latin American Computing Conference (CLEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montevideo, Uruguay</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117539v1</w:t>
+                <w:t xml:space="preserve">hal-01071278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Método para Identificar Correcciones de Defectos en Modelos de Características que representan Líneas de Productos / Method to identify corrections of defects on product line models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+                <w:t xml:space="preserve">Flexible cooperation in parallel local search (extended abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XL Latin American Computing Conference (CLEI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.1360 - 1361, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2554850.2555140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071278v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Parallel Hierarchical Adaptive Solver Tool</w:t>
               </w:r>
@@ -3970,217 +3970,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting with X10 for Parallel Constraint-Based Local Search</w:t>
+                <w:t xml:space="preserve">Towards Parallel Constraint-Based Local Search with the X10 Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Colloquium on Implementation of Constraint and LOgic Programming Systems (CICLOPS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Istanbul, Turkey. pp.33-47</w:t>
+              <w:t xml:space="preserve">20th International Conference on Applications of Declarative Programming and Knowledge Management (INAP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Kiel, Germany. pp.168-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874645v1</w:t>
+                <w:t xml:space="preserve">hal-00874633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Parallel Constraint-Based Local Search with the X10 Language</w:t>
+                <w:t xml:space="preserve">Experimenting with X10 for Parallel Constraint-Based Local Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Applications of Declarative Programming and Knowledge Management (INAP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Kiel, Germany. pp.168-182</w:t>
+              <w:t xml:space="preserve">13th International Colloquium on Implementation of Constraint and LOgic Programming Systems (CICLOPS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Istanbul, Turkey. pp.33-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874633v1</w:t>
+                <w:t xml:space="preserve">hal-00874645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Performance of Declarative Programming using a PGAS Model</w:t>
               </w:r>
@@ -4425,51 +4425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Lucia Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4602,90 +4602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of parallel constraint-based local search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4745,77 +4745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-Based Local Search for the Costas Array Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4866,77 +4866,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel local search for the Costas Array Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4974,64 +4974,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VariaMos: a Tool for Product Line Driven Systems Engineering with a Constraint Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5069,64 +5069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments in Parallel Constraint-Based Local Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5186,64 +5186,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel constraint-based local search on the HA8000 supercomputer (extended abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5297,282 +5297,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming Attribute and Clone-Enabled Feature Models Into Constraint Programs Over Finite Domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+                <w:t xml:space="preserve">Using Constraints for Intrusion Detection: the NeMODe System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salgueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Lora-Michiels</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Evaluation of Novel Approaches to Software Engineering (ENASE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Symposium, PADL 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Austin, Texas, United States. pp.115-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-18378-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707546v1</w:t>
+                <w:t xml:space="preserve">hal-00663805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Constraints for Intrusion Detection: the NeMODe System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Salgueiro</w:t>
+                <w:t xml:space="preserve">Transforming Attribute and Clone-Enabled Feature Models Into Constraint Programs Over Finite Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salvador Abreu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Lora-Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium, PADL 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Evaluation of Novel Approaches to Software Engineering (ENASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-18378-2_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00663805v1</w:t>
+                <w:t xml:space="preserve">hal-00707546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Constraint Programming to Verify DOPLER Variability Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grünbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5580,51 +5580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Heider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Rabiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Variability Modelling of Software-intensive Systems (VaMos'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Namur, Belgium</w:t>
@@ -5653,103 +5653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints: the Core of Product Line Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Lora-Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth IEEE International Conference on Research Challenges in Information Science (RCIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5774,77 +5774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformance Checking with Constraint Logic Programming: The Case of Feature Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Erick Lopez-Herrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5889,122 +5889,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria for the verification of feature models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Solving Integer Constraint in Reuse Based Requirements Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">18th IEEE International Conference on Requirements Engineering (RE'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sydney, Australia. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707534v1</w:t>
+                <w:t xml:space="preserve">hal-00707542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Constraint-Based Local Search on the Cell/BE Multicore Architecture</w:t>
               </w:r>
@@ -6016,51 +6029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDC 2010 - 4th International Symposium on Intelligent Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Tangier, Morocco. pp.265-274, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6100,204 +6113,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Integer Constraint in Reuse Based Requirements Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Criteria for the verification of feature models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Requirements Engineering (RE'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sydney, Australia. pp.50</w:t>
+              <w:t xml:space="preserve">INFORSID 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707542v1</w:t>
+                <w:t xml:space="preserve">hal-00707534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Integer Constraint Solving in Reuse Based Requirements Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Requirements Engineering Conference (RE), 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Sydney, Australia. pp.243-251, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6325,308 +6325,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Versatility of Constraint Programming over Finite Domains to Integrate Product Line Models. (Poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Spécification d'Exigences dans le Contexte de Lignes de Produits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Requirements Engineering Conference, 2009. RE '09.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Action IDM - INFORSID Exigence, Traçabilité et Co-conception dans les processus de développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663346v1</w:t>
+                <w:t xml:space="preserve">hal-00706100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification d'Exigences dans le Contexte de Lignes de Produits.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Exploiting the Versatility of Constraint Programming over Finite Domains to Integrate Product Line Models. (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Djebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olfa Djebbi</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Action IDM - INFORSID Exigence, Traçabilité et Co-conception dans les processus de développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Requirements Engineering Conference, 2009. RE '09.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Atlanta, United States. pp.375-376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RE.2009.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706100v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel local search for solving Constraint Problems on the Cell Broadband Engine (Preliminary Results)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6673,90 +6673,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for Product Line Feature Models Defects: Towards a Systematic Classification of Verification Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Requirements Engineering Conference, 2009. RE '09.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Atlanta, United States. pp.385-386, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6790,64 +6790,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Product Line Requirements: the RED-PL Guidance Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6894,64 +6894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Product Line Requirements: the RED-PL Guidance Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6992,204 +6992,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexts for Organizational Information System Design and Implementation</w:t>
+                <w:t xml:space="preserve">Organizational Information Systems Design and Implementation with Contextual Constraint Logic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Nogueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Porto, Portugal. 6 p</w:t>
+              <w:t xml:space="preserve">International Conference of European University Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668255v1</w:t>
+                <w:t xml:space="preserve">hal-02296517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational Information Systems Design and Implementation with Contextual Constraint Logic Programming</w:t>
+                <w:t xml:space="preserve">Contexts for Organizational Information System Design and Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vitor Nogueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of European University Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Porto, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296517v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective: in Minimum Context</w:t>
               </w:r>
@@ -7251,484 +7251,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to the Interactive Resolution of Configuration Problems in Virtual Environments</w:t>
+                <w:t xml:space="preserve">Interactive problem solving in an intelligent virtual environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Smart Graphics (SG 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Heidelberg, Germany. pp.99-130, </w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Miami, United States. pp.319, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-37620-8_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/604045.604112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667806v1</w:t>
+                <w:t xml:space="preserve">hal-02296553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Functional Processor Descriptions by Test Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Code-based Test Generation for Validation of Functional Processor Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Using Hardware Design and Verification Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Tools and Algorithms for the Construction and Analysis of Systems, TACAS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Warsaw, Poland. pp.569-584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-36577-X_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668242v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code-based Test Generation for Validation of Functional Processor Descriptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of Functional Processor Descriptions by Test Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Tools and Algorithms for the Construction and Analysis of Systems, TACAS 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Using Hardware Design and Verification Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, San Jose, United States. pp.569-584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-36577-X_41⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00667951v1</w:t>
+                <w:t xml:space="preserve">hal-00668242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive problem solving in an intelligent virtual environment</w:t>
+                <w:t xml:space="preserve">A New Approach to the Interactive Resolution of Configuration Problems in Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent User Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Symposium on Smart Graphics (SG 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Heidelberg, Germany. pp.99-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-37620-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/604045.604112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02296553v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to virtual design for spatial configuration problems</w:t>
               </w:r>
@@ -7818,51 +7818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Library for Solving CSP with Local Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7900,51 +7900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-based Local Search For Discrete Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7982,51 +7982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Adaptive Search Method for Constraint Solving and its application to musical CSPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8077,51 +8077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Search Method for Constraint Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8159,51 +8159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yet Another Local Search Method for Constraint Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8275,51 +8275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GNU Prolog System and its Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Villa Olmo, Como, Italy. pp.ND</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8357,51 +8357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNU Prolog: Beyond Compiling Prolog to C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Practical Aspects of Declarative Languages (PADL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Boston, United States. pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8426,51 +8426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Retraction in FD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8650,51 +8650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Domain Constraints in Constraint Logic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8732,51 +8732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">wamcc: Compiling Prolog to C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8814,51 +8814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clp(B): Combinig Simplicity and Efficiency in Boolean Constraint Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9012,51 +9012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Minimal Extension of the WAM for clp(FD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9107,51 +9107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Structuring Contextual Logic Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9189,51 +9189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boolean Constraint Solving Using clp(FD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9303,51 +9303,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Local Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9446,51 +9446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmin Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9671,90 +9671,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Product Line Engineering Based on the Versatility of Constraint Programming over Finite Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10138,51 +10138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03946907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K&#246;rner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuschel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Barbosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Santos Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Dahl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068422000102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny M&#250;nera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Abreu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andr&#233;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksymowicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Leiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Quaresma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9168-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rinc&#243;n-Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria-Lucia Giraldo-G&#243;mez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.05.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Alf&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pelechano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2013.06.034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068411000470" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Djebbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lora-Michiels" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Sawyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hughes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1855" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW3M0KHT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calderon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSW55613.2022.00016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02297049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mazo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Madeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Barbosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheisson Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Munera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00100" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Pedro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2018.00114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02297063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30698-8_17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01423708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Sprovieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Hinkelmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549282" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39636-1_4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Saraswat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01117524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44320-0_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloemen Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01117539v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01071278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01195526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Matos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00874645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00874633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Machado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00903718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00914015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rinc&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Lucia Giraldo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00735787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2145816.2145883" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707551v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20364-0_9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982386" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salgueiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Brito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18378-2_11" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707543v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gr&#252;nbacher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Heider" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rabiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Erick Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Egyed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707534v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15211-5_28" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B6PDDDR0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707542v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2010.36" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2009.52" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.5.8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2009.57" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPEC.2007.63" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668255v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Nogueira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667806v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37620-8_11" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0CV4P4SX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36577-X_41" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3921T5GH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296553v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604045.604112" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calderon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavazza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2003.1218034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668305v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668309v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45322-9_5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3PWR8FNB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668314v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009893626769" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CHHW9GN0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Chemla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerlirzin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Manchon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58402-1_18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN49FT27-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Carlson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Carlsson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702245v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668897v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511022v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63516-3_10" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00914021v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Dumitrescu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vella-Chemla" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981853v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03993921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03946907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K&#246;rner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuschel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Barbosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Santos Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Dahl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068422000102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny M&#250;nera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Abreu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andr&#233;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksymowicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Leiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Quaresma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rinc&#243;n-Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria-Lucia Giraldo-G&#243;mez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.05.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9168-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Alf&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pelechano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2013.06.034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Djebbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lora-Michiels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068411000470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1855" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW3M0KHT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Sawyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hughes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calderon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSW55613.2022.00016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02297049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mazo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Madeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Barbosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheisson Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Munera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00100" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Pedro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2018.00114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02297063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30698-8_17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01423708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Sprovieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Hinkelmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549282" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39636-1_4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Saraswat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01117524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44320-0_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloemen Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01071278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01117539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555140" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01195526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Matos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00874633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00874645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Machado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00903718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00914015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rinc&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Lucia Giraldo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00735787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2145816.2145883" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707551v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20364-0_9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982386" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salgueiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Brito" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18378-2_11" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707543v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gr&#252;nbacher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Heider" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rabiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Erick Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Egyed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707542v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15211-5_28" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B6PDDDR0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2010.36" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706100v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2009.52" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.5.8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2009.57" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPEC.2007.63" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296517v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Nogueira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296553v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604045.604112" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667951v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36577-X_41" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3921T5GH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668242v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37620-8_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0CV4P4SX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calderon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavazza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2003.1218034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668305v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668309v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45322-9_5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3PWR8FNB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668314v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009893626769" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CHHW9GN0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Chemla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerlirzin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Manchon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58402-1_18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN49FT27-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Carlson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Carlsson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702245v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668897v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511022v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63516-3_10" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00914021v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Dumitrescu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vella-Chemla" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981853v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03993921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>