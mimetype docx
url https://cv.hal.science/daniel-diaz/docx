--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -734,287 +734,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method to Identify Corrections of Defects on Product Line Models</w:t>
+                <w:t xml:space="preserve">Large-scale parallelism for constraint-based local search: the costas array case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Rincón-Perez</w:t>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria-Lucia Giraldo-Gómez</w:t>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Mazo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+                <w:t xml:space="preserve">Florian Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2015.05.005⟩</w:t>
+              <w:t xml:space="preserve">Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp.30-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10601-014-9168-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296117v1</w:t>
+                <w:t xml:space="preserve">hal-01084270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale parallelism for constraint-based local search: the costas array case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method to Identify Corrections of Defects on Product Line Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Rincón-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Caniou</w:t>
+                <w:t xml:space="preserve">Gloria-Lucia Giraldo-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Richoux</w:t>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constraints</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (1), pp.30-56. </w:t>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 314, pp.61-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10601-014-9168-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084270v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic adaptation of service compositions with variability models</w:t>
               </w:r>
@@ -1026,77 +1026,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Alférez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pelechano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91, pp.24-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1130,64 +1130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints: the Heart of Domain and Application Engineering in the Product Lines Engineering Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1277,51 +1277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Practice of Logic Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (1-2), pp.253 - 282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1349,307 +1349,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Cell Broadband Engine for constraint-based local search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraint Programming as a Means to Manage Configurations in Self-Adaptive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Sawyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Special Issue in IEEE Computer Dynamic Software Product Lines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663776v1</w:t>
+                <w:t xml:space="preserve">hal-00747723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming as a Means to Manage Configurations in Self-Adaptive Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting the Cell Broadband Engine for constraint-based local search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Danny Hughes</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Issue in IEEE Computer Dynamic Software Product Lines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.1855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747723v1</w:t>
+                <w:t xml:space="preserve">hal-00663776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Constraints: A General Framework for Solver-Independent Reasoning on Product Line Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1795,51 +1795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of the GNU Prolog System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional and Logic Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 6, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1858,191 +1858,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Efficient Boolean Solver for Constraint Logic Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Compiling Constraints in clp(FD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 17 (1), pp.97-129</w:t>
+              <w:t xml:space="preserve">Journal of Logic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27 (3), pp.185-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693251v1</w:t>
+                <w:t xml:space="preserve">hal-00693245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling Constraints in clp(FD)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A Simple and Efficient Boolean Solver for Constraint Logic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logic Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 27 (3), pp.185-226</w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 17 (1), pp.97-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693245v1</w:t>
+                <w:t xml:space="preserve">hal-00693251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2060,51 +2060,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum and Digital Annealing for the Quadratic Assignment Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2283,304 +2283,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Integrating Population-Based Metaheuristics with Cooperative Parallelism</w:t>
+                <w:t xml:space="preserve">Improving Constraint Solving on Parallel Hybrid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jheisson Lopez</w:t>
+                <w:t xml:space="preserve">Pedro Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Munera</w:t>
+                <w:t xml:space="preserve">Vasco Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE Workshop on Parallel / Distributed Computing and Optimization (PDCO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Vancouver, Canada. </w:t>
+              <w:t xml:space="preserve">2018 IEEE 30th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.726-732, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2018.00100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ictai.2018.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802097v1</w:t>
+                <w:t xml:space="preserve">hal-02296435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Constraint Solving on Parallel Hybrid Systems</w:t>
+                <w:t xml:space="preserve">On Integrating Population-Based Metaheuristics with Cooperative Parallelism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Roque</w:t>
+                <w:t xml:space="preserve">Jheisson Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasco Pedro</w:t>
+                <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 30th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.726-732, </w:t>
+              <w:t xml:space="preserve">8th IEEE Workshop on Parallel / Distributed Computing and Optimization (PDCO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ictai.2018.00114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2018.00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296435v1</w:t>
+                <w:t xml:space="preserve">hal-01802097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weaving of Metaheuristics with Cooperative Parallelism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jheisson Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2735,51 +2735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Quadratic Assignment Problem with Cooperative Parallel Extremal Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danillo Sprovieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Hinkelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2956,51 +2956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization as Cooperative Parallelism for the Quadratic Assignment Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,51 +3060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Search Algorithm for SMTI and its extension to HRT Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3185,51 +3185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Hard Stable Matching Problems via Local Search and Cooperative Parallelization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3310,90 +3310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametric Framework for Cooperative Parallel Local Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Evolutionary Computation in Combinatorial Optimization (EvoCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Grenada, Spain. pp.13 - 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3522,90 +3522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Método para Identificar Correcciones de Defectos en Modelos de Características que representan Líneas de Productos / Method to identify corrections of defects on product line models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Rincón-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria-Lucia Giraldo-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3643,90 +3643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible cooperation in parallel local search (extended abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.1360 - 1361, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3773,51 +3773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Parallel Hierarchical Adaptive Solver Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3849,338 +3849,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Constraint-Informed Information Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nuno Matos</w:t>
+                <w:t xml:space="preserve">Towards Parallel Constraint-Based Local Search with the X10 Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Munera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">20th International Conference on Applications of Declarative Programming and Knowledge Management (INAP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Kiel, Germany. pp.168-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812059v1</w:t>
+                <w:t xml:space="preserve">hal-00874633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Parallel Constraint-Based Local Search with the X10 Language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Experimenting with X10 for Parallel Constraint-Based Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Applications of Declarative Programming and Knowledge Management (INAP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Kiel, Germany. pp.168-182</w:t>
+              <w:t xml:space="preserve">13th International Colloquium on Implementation of Constraint and LOgic Programming Systems (CICLOPS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Istanbul, Turkey. pp.33-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874633v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting with X10 for Parallel Constraint-Based Local Search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danny Munera</w:t>
+                <w:t xml:space="preserve">Towards Constraint-Informed Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Colloquium on Implementation of Constraint and LOgic Programming Systems (CICLOPS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Istanbul, Turkey. pp.33-47</w:t>
+              <w:t xml:space="preserve">RCIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874645v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Performance of Declarative Programming using a PGAS Model</w:t>
               </w:r>
@@ -4425,51 +4425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Lucia Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4602,90 +4602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of parallel constraint-based local search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4745,77 +4745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-Based Local Search for the Costas Array Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4866,77 +4866,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel local search for the Costas Array Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4974,64 +4974,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VariaMos: a Tool for Product Line Driven Systems Engineering with a Constraint Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5063,516 +5063,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in Parallel Constraint-Based Local Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
+                <w:t xml:space="preserve">Using Constraints for Intrusion Detection: the NeMODe System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salgueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European conference on Evolutionary computation in combinatorial optimization (EvoCOP'11)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20364-0_9⟩</w:t>
+              <w:t xml:space="preserve">13th International Symposium, PADL 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Austin, Texas, United States. pp.115-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-18378-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663789v1</w:t>
+                <w:t xml:space="preserve">hal-00663805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel constraint-based local search on the HA8000 supercomputer (extended abstract)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transforming Attribute and Clone-Enabled Feature Models Into Constraint Programs Over Finite Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvador Abreu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Lora-Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2011 ACM Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Evaluation of Novel Approaches to Software Engineering (ENASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296485v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Constraints for Intrusion Detection: the NeMODe System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Salgueiro</w:t>
+                <w:t xml:space="preserve">Parallel constraint-based local search on the HA8000 supercomputer (extended abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium, PADL 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-18378-2_11⟩</w:t>
+              <w:t xml:space="preserve">the 2011 ACM Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, TaiChung, Taiwan. pp.920, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1982185.1982386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663805v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming Attribute and Clone-Enabled Feature Models Into Constraint Programs Over Finite Domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+                <w:t xml:space="preserve">Experiments in Parallel Constraint-Based Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Lora-Michiels</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Evaluation of Novel Approaches to Software Engineering (ENASE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European conference on Evolutionary computation in combinatorial optimization (EvoCOP'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Torino, Italy. pp.96-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20364-0_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707546v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Constraint Programming to Verify DOPLER Variability Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grünbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5580,51 +5580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Heider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Rabiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Variability Modelling of Software-intensive Systems (VaMos'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Namur, Belgium</w:t>
@@ -5653,64 +5653,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints: the Core of Product Line Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5774,77 +5774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformance Checking with Constraint Logic Programming: The Case of Feature Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Erick Lopez-Herrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5895,64 +5895,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Integer Constraint in Reuse Based Requirements Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5997,281 +5997,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Constraint-Based Local Search on the Cell/BE Multicore Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Criteria for the verification of feature models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDC 2010 - 4th International Symposium on Intelligent Distributed Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663816v1</w:t>
+                <w:t xml:space="preserve">hal-00707534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria for the verification of feature models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel Constraint-Based Local Search on the Cell/BE Multicore Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDC 2010 - 4th International Symposium on Intelligent Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tangier, Morocco. pp.265-274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15211-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707534v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Integer Constraint Solving in Reuse Based Requirements Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6325,308 +6325,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification d'Exigences dans le Contexte de Lignes de Produits.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Exploiting the Versatility of Constraint Programming over Finite Domains to Integrate Product Line Models. (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Djebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olfa Djebbi</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Action IDM - INFORSID Exigence, Traçabilité et Co-conception dans les processus de développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Requirements Engineering Conference, 2009. RE '09.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Atlanta, United States. pp.375-376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RE.2009.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706100v1</w:t>
+                <w:t xml:space="preserve">hal-00663346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Versatility of Constraint Programming over Finite Domains to Integrate Product Line Models. (Poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Spécification d'Exigences dans le Contexte de Lignes de Produits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Requirements Engineering Conference, 2009. RE '09.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Action IDM - INFORSID Exigence, Traçabilité et Co-conception dans les processus de développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RE.2009.52⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00663346v1</w:t>
+                <w:t xml:space="preserve">hal-00706100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel local search for solving Constraint Problems on the Cell Broadband Engine (Preliminary Results)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6673,90 +6673,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for Product Line Feature Models Defects: Towards a Systematic Classification of Verification Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Requirements Engineering Conference, 2009. RE '09.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Atlanta, United States. pp.385-386, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6803,51 +6803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Product Line Requirements: the RED-PL Guidance Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6907,51 +6907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Product Line Requirements: the RED-PL Guidance Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7169,566 +7169,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective: in Minimum Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Abreu</w:t>
+                <w:t xml:space="preserve">Interactive problem solving in an intelligent virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Calderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Logic Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Miami, United States. pp.319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/604045.604112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668260v1</w:t>
+                <w:t xml:space="preserve">hal-02296553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive problem solving in an intelligent virtual environment</w:t>
+                <w:t xml:space="preserve">A New Approach to the Interactive Resolution of Configuration Problems in Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent User Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Symposium on Smart Graphics (SG 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Heidelberg, Germany. pp.99-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-37620-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/604045.604112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02296553v1</w:t>
+                <w:t xml:space="preserve">hal-00667806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code-based Test Generation for Validation of Functional Processor Descriptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Validation of Functional Processor Descriptions by Test Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Tools and Algorithms for the Construction and Analysis of Systems, TACAS 2003</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Using Hardware Design and Verification Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, San Jose, United States. pp.569-584</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00667951v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Functional Processor Descriptions by Test Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Code-based Test Generation for Validation of Functional Processor Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Using Hardware Design and Verification Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Tools and Algorithms for the Construction and Analysis of Systems, TACAS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Warsaw, Poland. pp.569-584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-36577-X_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668242v1</w:t>
+                <w:t xml:space="preserve">hal-00667951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to the Interactive Resolution of Configuration Problems in Virtual Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Cavazza</w:t>
+                <w:t xml:space="preserve">Objective: in Minimum Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Smart Graphics (SG 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Logic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Mumbai, India. pp.128-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00667806v1</w:t>
+                <w:t xml:space="preserve">hal-00668260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to virtual design for spatial configuration problems</w:t>
               </w:r>
@@ -7818,51 +7818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Library for Solving CSP with Local Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7894,234 +7894,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based Local Search For Discrete Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The Adaptive Search Method for Constraint Solving and its application to musical CSPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optimization Methods and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Hangzhou, China. pp.ND</w:t>
+              <w:t xml:space="preserve">International Workshop on Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Beijing, China. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668305v1</w:t>
+                <w:t xml:space="preserve">hal-00668300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adaptive Search Method for Constraint Solving and its application to musical CSPs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Constraint-based Local Search For Discrete Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Heuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Beijing, China. 9 p</w:t>
+              <w:t xml:space="preserve">International Conference on Optimization Methods and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Hangzhou, China. pp.ND</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668300v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Search Method for Constraint Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8159,51 +8159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yet Another Local Search Method for Constraint Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8275,51 +8275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GNU Prolog System and its Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Villa Olmo, Como, Italy. pp.ND</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8357,51 +8357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNU Prolog: Beyond Compiling Prolog to C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Practical Aspects of Declarative Languages (PADL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Boston, United States. pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8426,51 +8426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Retraction in FD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8650,51 +8650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Domain Constraints in Constraint Logic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8732,51 +8732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">wamcc: Compiling Prolog to C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8814,51 +8814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clp(B): Combinig Simplicity and Efficiency in Boolean Constraint Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9012,51 +9012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Minimal Extension of the WAM for clp(FD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9189,51 +9189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boolean Constraint Solving Using clp(FD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9303,64 +9303,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Local Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9446,51 +9446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmin Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9671,90 +9671,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Product Line Engineering Based on the Versatility of Constraint Programming over Finite Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10138,51 +10138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03946907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K&#246;rner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuschel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Barbosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Santos Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Dahl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068422000102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny M&#250;nera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Abreu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andr&#233;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksymowicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Leiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Quaresma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rinc&#243;n-Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria-Lucia Giraldo-G&#243;mez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.05.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9168-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Alf&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pelechano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2013.06.034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Djebbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lora-Michiels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068411000470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1855" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW3M0KHT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Sawyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hughes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calderon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSW55613.2022.00016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02297049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mazo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Madeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Barbosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheisson Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Munera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00100" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Pedro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2018.00114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02297063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30698-8_17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01423708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Sprovieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Hinkelmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549282" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39636-1_4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Saraswat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01117524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44320-0_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloemen Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01071278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01117539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555140" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01195526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Matos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00874633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00874645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Machado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00903718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00914015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rinc&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Lucia Giraldo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00735787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2145816.2145883" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707551v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20364-0_9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982386" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salgueiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Brito" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18378-2_11" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707543v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gr&#252;nbacher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Heider" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rabiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Erick Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Egyed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707542v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15211-5_28" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B6PDDDR0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2010.36" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706100v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2009.52" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.5.8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2009.57" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPEC.2007.63" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296517v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Nogueira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296553v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604045.604112" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667951v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36577-X_41" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3921T5GH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668242v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37620-8_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0CV4P4SX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calderon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavazza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2003.1218034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668305v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668309v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45322-9_5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3PWR8FNB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668314v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009893626769" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CHHW9GN0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Chemla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerlirzin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Manchon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58402-1_18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN49FT27-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Carlson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Carlsson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702245v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668897v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511022v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63516-3_10" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00914021v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Dumitrescu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vella-Chemla" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981853v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03993921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03946907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K&#246;rner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuschel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Barbosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Santos Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Dahl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068422000102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny M&#250;nera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Abreu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andr&#233;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksymowicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Leiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Quaresma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9168-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rinc&#243;n-Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria-Lucia Giraldo-G&#243;mez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.05.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Alf&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pelechano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2013.06.034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Djebbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lora-Michiels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068411000470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Sawyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hughes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1855" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW3M0KHT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calderon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSW55613.2022.00016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02297049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mazo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Madeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Barbosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Pedro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2018.00114" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheisson Lopez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Munera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02297063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30698-8_17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01423708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Sprovieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Hinkelmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549282" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39636-1_4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Saraswat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01117524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44320-0_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloemen Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01071278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01117539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555140" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01195526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00874633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00874645v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Matos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Machado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00903718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00914015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rinc&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Lucia Giraldo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00735787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2145816.2145883" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707551v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663805v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salgueiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Brito" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18378-2_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296485v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982386" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20364-0_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707543v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gr&#252;nbacher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Heider" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rabiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Erick Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Egyed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707542v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15211-5_28" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B6PDDDR0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2010.36" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2009.52" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.5.8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2009.57" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPEC.2007.63" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296517v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Nogueira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604045.604112" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37620-8_11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0CV4P4SX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36577-X_41" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3921T5GH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668260v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calderon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavazza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2003.1218034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668300v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668305v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668309v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45322-9_5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3PWR8FNB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668314v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009893626769" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CHHW9GN0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Chemla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerlirzin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Manchon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58402-1_18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN49FT27-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Carlson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Carlsson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702245v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668897v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511022v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63516-3_10" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00914021v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Dumitrescu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vella-Chemla" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981853v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03993921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>