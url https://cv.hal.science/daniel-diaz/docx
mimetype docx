--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -734,287 +734,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale parallelism for constraint-based local search: the costas array case study</w:t>
+                <w:t xml:space="preserve">Method to Identify Corrections of Defects on Product Line Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Caniou</w:t>
+                <w:t xml:space="preserve">Luisa Rincón-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
+                <w:t xml:space="preserve">Gloria-Lucia Giraldo-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Richoux</w:t>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10601-014-9168-4⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 314, pp.61-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084270v1</w:t>
+                <w:t xml:space="preserve">hal-02296117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method to Identify Corrections of Defects on Product Line Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale parallelism for constraint-based local search: the costas array case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria-Lucia Giraldo-Gómez</w:t>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Mazo</w:t>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+                <w:t xml:space="preserve">Florian Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 314, pp.61-81. </w:t>
+              <w:t xml:space="preserve">Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp.30-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2015.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10601-014-9168-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296117v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic adaptation of service compositions with variability models</w:t>
               </w:r>
@@ -1026,77 +1026,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Alférez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pelechano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91, pp.24-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1130,64 +1130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints: the Heart of Domain and Application Engineering in the Product Lines Engineering Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1277,51 +1277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Practice of Logic Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (1-2), pp.253 - 282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1349,307 +1349,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming as a Means to Manage Configurations in Self-Adaptive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pete Sawyer</w:t>
+                <w:t xml:space="preserve">Targeting the Cell Broadband Engine for constraint-based local search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Mazo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Danny Hughes</w:t>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Issue in IEEE Computer Dynamic Software Product Lines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.1855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747723v1</w:t>
+                <w:t xml:space="preserve">hal-00663776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Cell Broadband Engine for constraint-based local search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraint Programming as a Means to Manage Configurations in Self-Adaptive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Sawyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Special Issue in IEEE Computer Dynamic Software Product Lines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663776v1</w:t>
+                <w:t xml:space="preserve">hal-00747723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Constraints: A General Framework for Solver-Independent Reasoning on Product Line Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1795,51 +1795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of the GNU Prolog System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional and Logic Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 6, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1858,191 +1858,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling Constraints in clp(FD)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A Simple and Efficient Boolean Solver for Constraint Logic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logic Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 27 (3), pp.185-226</w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 17 (1), pp.97-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693245v1</w:t>
+                <w:t xml:space="preserve">hal-00693251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Efficient Boolean Solver for Constraint Logic Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Compiling Constraints in clp(FD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 17 (1), pp.97-129</w:t>
+              <w:t xml:space="preserve">Journal of Logic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27 (3), pp.185-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693251v1</w:t>
+                <w:t xml:space="preserve">hal-00693245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2060,51 +2060,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum and Digital Annealing for the Quadratic Assignment Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2283,304 +2283,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Constraint Solving on Parallel Hybrid Systems</w:t>
+                <w:t xml:space="preserve">On Integrating Population-Based Metaheuristics with Cooperative Parallelism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Roque</w:t>
+                <w:t xml:space="preserve">Jheisson Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasco Pedro</w:t>
+                <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 30th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.726-732, </w:t>
+              <w:t xml:space="preserve">8th IEEE Workshop on Parallel / Distributed Computing and Optimization (PDCO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ictai.2018.00114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2018.00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296435v1</w:t>
+                <w:t xml:space="preserve">hal-01802097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Integrating Population-Based Metaheuristics with Cooperative Parallelism</w:t>
+                <w:t xml:space="preserve">Improving Constraint Solving on Parallel Hybrid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jheisson Lopez</w:t>
+                <w:t xml:space="preserve">Pedro Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Munera</w:t>
+                <w:t xml:space="preserve">Vasco Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE Workshop on Parallel / Distributed Computing and Optimization (PDCO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Vancouver, Canada. </w:t>
+              <w:t xml:space="preserve">2018 IEEE 30th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.726-732, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2018.00100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ictai.2018.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802097v1</w:t>
+                <w:t xml:space="preserve">hal-02296435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weaving of Metaheuristics with Cooperative Parallelism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jheisson Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2735,51 +2735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Quadratic Assignment Problem with Cooperative Parallel Extremal Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danillo Sprovieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Hinkelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2956,51 +2956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization as Cooperative Parallelism for the Quadratic Assignment Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,51 +3060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Search Algorithm for SMTI and its extension to HRT Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3185,51 +3185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Hard Stable Matching Problems via Local Search and Cooperative Parallelization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3310,90 +3310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametric Framework for Cooperative Parallel Local Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Evolutionary Computation in Combinatorial Optimization (EvoCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Grenada, Spain. pp.13 - 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3516,308 +3516,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Método para Identificar Correcciones de Defectos en Modelos de Características que representan Líneas de Productos / Method to identify corrections of defects on product line models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+                <w:t xml:space="preserve">Flexible cooperation in parallel local search (extended abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XL Latin American Computing Conference (CLEI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.1360 - 1361, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2554850.2555140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071278v1</w:t>
+                <w:t xml:space="preserve">hal-01117539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible cooperation in parallel local search (extended abstract)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danny Munera</w:t>
+                <w:t xml:space="preserve">Método para Identificar Correcciones de Defectos en Modelos de Características que representan Líneas de Productos / Method to identify corrections of defects on product line models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Rincón-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria-Lucia Giraldo-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XL Latin American Computing Conference (CLEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montevideo, Uruguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2554850.2555140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01117539v1</w:t>
+                <w:t xml:space="preserve">hal-01071278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Parallel Hierarchical Adaptive Solver Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3849,338 +3849,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Parallel Constraint-Based Local Search with the X10 Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danny Munera</w:t>
+                <w:t xml:space="preserve">Towards Constraint-Informed Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Applications of Declarative Programming and Knowledge Management (INAP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Kiel, Germany. pp.168-182</w:t>
+              <w:t xml:space="preserve">RCIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874633v1</w:t>
+                <w:t xml:space="preserve">hal-00812059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting with X10 for Parallel Constraint-Based Local Search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Towards Parallel Constraint-Based Local Search with the X10 Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Colloquium on Implementation of Constraint and LOgic Programming Systems (CICLOPS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Istanbul, Turkey. pp.33-47</w:t>
+              <w:t xml:space="preserve">20th International Conference on Applications of Declarative Programming and Knowledge Management (INAP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Kiel, Germany. pp.168-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874645v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Constraint-Informed Information Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nuno Matos</w:t>
+                <w:t xml:space="preserve">Experimenting with X10 for Parallel Constraint-Based Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Munera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">13th International Colloquium on Implementation of Constraint and LOgic Programming Systems (CICLOPS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Istanbul, Turkey. pp.33-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812059v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Performance of Declarative Programming using a PGAS Model</w:t>
               </w:r>
@@ -4425,51 +4425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Lucia Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4602,90 +4602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of parallel constraint-based local search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4745,77 +4745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-Based Local Search for the Costas Array Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4866,77 +4866,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel local search for the Costas Array Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4974,64 +4974,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VariaMos: a Tool for Product Line Driven Systems Engineering with a Constraint Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5063,516 +5063,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Constraints for Intrusion Detection: the NeMODe System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Salgueiro</w:t>
+                <w:t xml:space="preserve">Parallel constraint-based local search on the HA8000 supercomputer (extended abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium, PADL 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-18378-2_11⟩</w:t>
+              <w:t xml:space="preserve">the 2011 ACM Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, TaiChung, Taiwan. pp.920, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1982185.1982386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663805v1</w:t>
+                <w:t xml:space="preserve">hal-02296485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming Attribute and Clone-Enabled Feature Models Into Constraint Programs Over Finite Domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments in Parallel Constraint-Based Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Mazo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Lora-Michiels</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Evaluation of Novel Approaches to Software Engineering (ENASE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European conference on Evolutionary computation in combinatorial optimization (EvoCOP'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Torino, Italy. pp.96-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20364-0_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707546v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel constraint-based local search on the HA8000 supercomputer (extended abstract)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
+                <w:t xml:space="preserve">Using Constraints for Intrusion Detection: the NeMODe System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salgueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2011 ACM Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1982185.1982386⟩</w:t>
+              <w:t xml:space="preserve">13th International Symposium, PADL 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Austin, Texas, United States. pp.115-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-18378-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296485v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in Parallel Constraint-Based Local Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
+                <w:t xml:space="preserve">Transforming Attribute and Clone-Enabled Feature Models Into Constraint Programs Over Finite Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvador Abreu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Lora-Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European conference on Evolutionary computation in combinatorial optimization (EvoCOP'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Evaluation of Novel Approaches to Software Engineering (ENASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20364-0_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00663789v1</w:t>
+                <w:t xml:space="preserve">hal-00707546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Constraint Programming to Verify DOPLER Variability Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grünbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5580,51 +5580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Heider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Rabiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Variability Modelling of Software-intensive Systems (VaMos'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Namur, Belgium</w:t>
@@ -5653,64 +5653,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints: the Core of Product Line Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5774,77 +5774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformance Checking with Constraint Logic Programming: The Case of Feature Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Erick Lopez-Herrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5895,64 +5895,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Integer Constraint in Reuse Based Requirements Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5997,281 +5997,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria for the verification of feature models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+                <w:t xml:space="preserve">Parallel Constraint-Based Local Search on the Cell/BE Multicore Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Mazo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Diaz</w:t>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDC 2010 - 4th International Symposium on Intelligent Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tangier, Morocco. pp.265-274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15211-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707534v1</w:t>
+                <w:t xml:space="preserve">hal-00663816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Constraint-Based Local Search on the Cell/BE Multicore Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Criteria for the verification of feature models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDC 2010 - 4th International Symposium on Intelligent Distributed Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00663816v1</w:t>
+                <w:t xml:space="preserve">hal-00707534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Integer Constraint Solving in Reuse Based Requirements Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6331,90 +6331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the Versatility of Constraint Programming over Finite Domains to Integrate Product Line Models. (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6461,77 +6461,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification d'Exigences dans le Contexte de Lignes de Produits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6582,51 +6582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel local search for solving Constraint Problems on the Cell Broadband Engine (Preliminary Results)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6673,90 +6673,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for Product Line Feature Models Defects: Towards a Systematic Classification of Verification Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Requirements Engineering Conference, 2009. RE '09.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Atlanta, United States. pp.385-386, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6803,51 +6803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Product Line Requirements: the RED-PL Guidance Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6907,51 +6907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Product Line Requirements: the RED-PL Guidance Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7169,147 +7169,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive problem solving in an intelligent virtual environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Cavazza</w:t>
+                <w:t xml:space="preserve">Objective: in Minimum Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent User Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Logic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Mumbai, India. pp.128-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296553v1</w:t>
+                <w:t xml:space="preserve">hal-00668260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach to the Interactive Resolution of Configuration Problems in Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7328,265 +7306,261 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Smart Graphics (SG 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Heidelberg, Germany. pp.99-130, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-37620-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-37620-8_11⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Functional Processor Descriptions by Test Generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codognet</w:t>
+                <w:t xml:space="preserve">Interactive problem solving in an intelligent virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Calderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Using Hardware Design and Verification Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Miami, United States. pp.319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/604045.604112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668242v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code-based Test Generation for Validation of Functional Processor Descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Tools and Algorithms for the Construction and Analysis of Systems, TACAS 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Warsaw, Poland. pp.569-584, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7596,139 +7570,165 @@
                 <w:t xml:space="preserve">⟨10.1007/3-540-36577-X_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective: in Minimum Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Abreu</w:t>
+                <w:t xml:space="preserve">Validation of Functional Processor Descriptions by Test Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Logic Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Mumbai, India. pp.128-147</w:t>
+              <w:t xml:space="preserve">International Conference on Using Hardware Design and Verification Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, San Jose, United States. pp.569-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668260v1</w:t>
+                <w:t xml:space="preserve">hal-00668242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to virtual design for spatial configuration problems</w:t>
               </w:r>
@@ -7818,51 +7818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Library for Solving CSP with Local Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7894,234 +7894,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adaptive Search Method for Constraint Solving and its application to musical CSPs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Constraint-based Local Search For Discrete Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Heuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Beijing, China. 9 p</w:t>
+              <w:t xml:space="preserve">International Conference on Optimization Methods and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Hangzhou, China. pp.ND</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668300v1</w:t>
+                <w:t xml:space="preserve">hal-00668305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based Local Search For Discrete Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The Adaptive Search Method for Constraint Solving and its application to musical CSPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optimization Methods and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Hangzhou, China. pp.ND</w:t>
+              <w:t xml:space="preserve">International Workshop on Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Beijing, China. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668305v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Search Method for Constraint Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8159,51 +8159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yet Another Local Search Method for Constraint Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8275,51 +8275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GNU Prolog System and its Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Villa Olmo, Como, Italy. pp.ND</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8357,51 +8357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNU Prolog: Beyond Compiling Prolog to C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Practical Aspects of Declarative Languages (PADL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Boston, United States. pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8426,51 +8426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Retraction in FD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8650,51 +8650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Domain Constraints in Constraint Logic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8732,51 +8732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">wamcc: Compiling Prolog to C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8814,51 +8814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clp(B): Combinig Simplicity and Efficiency in Boolean Constraint Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9012,51 +9012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Minimal Extension of the WAM for clp(FD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9189,51 +9189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boolean Constraint Solving Using clp(FD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9303,64 +9303,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Local Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9446,51 +9446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmin Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9671,51 +9671,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Product Line Engineering Based on the Versatility of Constraint Programming over Finite Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10138,51 +10138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03946907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K&#246;rner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuschel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Barbosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Santos Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Dahl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068422000102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny M&#250;nera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Abreu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andr&#233;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksymowicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Leiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Quaresma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9168-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rinc&#243;n-Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria-Lucia Giraldo-G&#243;mez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.05.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Alf&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pelechano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2013.06.034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Djebbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lora-Michiels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068411000470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Sawyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hughes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1855" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW3M0KHT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calderon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSW55613.2022.00016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02297049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mazo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Madeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Barbosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Pedro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2018.00114" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheisson Lopez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Munera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02297063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30698-8_17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01423708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Sprovieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Hinkelmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549282" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39636-1_4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Saraswat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01117524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44320-0_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloemen Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01071278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01117539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555140" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01195526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00874633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00874645v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Matos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Machado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00903718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00914015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rinc&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Lucia Giraldo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00735787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2145816.2145883" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707551v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663805v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salgueiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Brito" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18378-2_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296485v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982386" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20364-0_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707543v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gr&#252;nbacher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Heider" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rabiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Erick Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Egyed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707542v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15211-5_28" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B6PDDDR0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2010.36" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2009.52" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.5.8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2009.57" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPEC.2007.63" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296517v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Nogueira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604045.604112" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37620-8_11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0CV4P4SX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36577-X_41" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3921T5GH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668260v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calderon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavazza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2003.1218034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668300v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668305v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668309v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45322-9_5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3PWR8FNB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668314v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009893626769" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CHHW9GN0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Chemla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerlirzin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Manchon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58402-1_18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN49FT27-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Carlson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Carlsson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702245v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668897v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511022v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63516-3_10" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00914021v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Dumitrescu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vella-Chemla" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981853v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03993921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03946907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K&#246;rner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuschel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Barbosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Santos Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Dahl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068422000102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny M&#250;nera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Abreu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andr&#233;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksymowicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Leiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Quaresma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rinc&#243;n-Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria-Lucia Giraldo-G&#243;mez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.05.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9168-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Alf&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pelechano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2013.06.034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Djebbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lora-Michiels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068411000470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1855" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW3M0KHT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Sawyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hughes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calderon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSW55613.2022.00016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02297049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mazo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Madeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Barbosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheisson Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Munera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00100" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Pedro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2018.00114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02297063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30698-8_17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01423708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Sprovieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Hinkelmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549282" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39636-1_4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Saraswat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01117524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44320-0_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloemen Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01117539v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01071278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01195526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Matos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00874633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00874645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Machado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00903718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00914015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rinc&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Lucia Giraldo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00735787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2145816.2145883" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707551v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982386" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20364-0_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salgueiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Brito" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18378-2_11" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707543v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gr&#252;nbacher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Heider" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rabiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Erick Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Egyed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707542v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15211-5_28" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B6PDDDR0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2010.36" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2009.52" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.5.8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2009.57" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPEC.2007.63" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296517v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Nogueira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667806v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37620-8_11" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0CV4P4SX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604045.604112" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667951v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36577-X_41" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3921T5GH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02296534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calderon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavazza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2003.1218034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00693282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668305v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668309v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45322-9_5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3PWR8FNB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668314v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009893626769" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CHHW9GN0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Chemla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerlirzin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Manchon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58402-1_18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN49FT27-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Carlson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Carlsson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702245v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668897v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511022v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63516-3_10" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00914021v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Dumitrescu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vella-Chemla" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981853v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03993921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>