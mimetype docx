--- v0 (2026-03-14)
+++ v1 (2026-04-08)
@@ -205,710 +205,710 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse vaccinology: A strategy also used for identifying potential vaccine antigens in poultry</w:t>
+                <w:t xml:space="preserve">Relevance of porcine intestinal organoids as a surrogate for animal experimentation: application to the investigation of host–virus interactions during porcine coronavirus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Gloanec</w:t>
+                <w:t xml:space="preserve">Ludivine Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
+                <w:t xml:space="preserve">Léon-Charles Tranchevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Chemaly</w:t>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Dory</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Gloahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.126756⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-025-01657-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04933934v1</w:t>
+                <w:t xml:space="preserve">hal-05385997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of porcine intestinal organoids as a surrogate for animal experimentation: application to the investigation of host–virus interactions during porcine coronavirus infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reverse vaccinology: A strategy also used for identifying potential vaccine antigens in poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon-Charles Tranchevent</w:t>
+                <w:t xml:space="preserve">Noémie Gloanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bigault</w:t>
+                <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Berthaud</w:t>
+                <w:t xml:space="preserve">Marianne Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Le Gloahec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Dory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56 (1), pp.221. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.126756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-025-01657-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.126756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385997v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04933934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Note: Analysis of immune responses in broilers after vaccination against Campylobacter jejuni</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Two Recombinant Protein-Based Vaccine Regimens against Campylobacter jejuni: Impact on Protection, Humoral Immune Responses and Gut Microbiota in Broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gloanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dory</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphaël Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ségolène Quesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 102 (4), pp.102510. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (24), pp.3779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2023.102510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani13243779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04040798v1</w:t>
+                <w:t xml:space="preserve">anses-04350409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid DNA Prime/Protein Boost Vaccination against Campylobacter jejuni in Broilers: Impact of Vaccine Candidates on Immune Responses and Gut Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gloanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Quesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (5), pp.1397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics15051397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04123731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Two Recombinant Protein-Based Vaccine Regimens against Campylobacter jejuni: Impact on Protection, Humoral Immune Responses and Gut Microbiota in Broilers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Research Note: Analysis of immune responses in broilers after vaccination against Campylobacter jejuni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gloanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Quesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alassane Keita</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Béven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (24), pp.3779. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 102 (4), pp.102510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani13243779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2023.102510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04350409v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04040798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrorisme au Pérou : le Sentier Lumineux revisité par la géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1007,51 +1007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Le Diguerher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 132, pp.194-201. </w:t>
@@ -1089,90 +1089,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted Collection of Plasmid DNA in Large and Growing Animal Muscles 6 Weeks after DNA Vaccination with and without Electroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Keranflec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1240,51 +1240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Faurez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1392,77 +1392,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of intestinal porcine organoids to the study of host-virus interactions of transmissible gastroenteritis virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1517,77 +1517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des organoïdes porcins dans l’étude des interactions moléculaires hôtes-pathogènes du virus de la gastro-entérite transmissible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1674,103 +1674,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des réponses immunitaires suite à la vaccination contre Campylobacter chez deux souches aviaires diffèrentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gloanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Quesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
@@ -1812,90 +1812,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune responses and caecal microbiota composition in response to Campylobacter vaccination in poultry: 3 years of thesis in 3 minutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Gloanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Quesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
@@ -2014,51 +2014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE4A6965"/>
+    <w:nsid w:val="6EA038C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2245,51 +2245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-dory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0138-7713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04933934v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gloanec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.126756" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05385997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Percevault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Charles Tranchevent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Gloahec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01657-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04040798v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102510" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04123731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15051397" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13243779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.224.0075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaunet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2020.06.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03715864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faurez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec'H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2012.09.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBKQJ8CL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04834582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gloanec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Brunetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-dory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0138-7713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05385997v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Percevault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Charles Tranchevent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Gloahec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01657-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04933934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gloanec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.126756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13243779" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04123731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15051397" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04040798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102510" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.224.0075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaunet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2020.06.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03715864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faurez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec'H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2012.09.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBKQJ8CL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04834582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gloanec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Brunetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>