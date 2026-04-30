--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -767,359 +767,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDS Information Services in the VO era: a status report</w:t>
+                <w:t xml:space="preserve">ISOGAL: A deep survey of the obscured inner Milky Way with ISO at 7 and 15 micron and with DENIS in the near-infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Genova</w:t>
+                <w:t xml:space="preserve">A. Omont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. G. Allen</w:t>
+                <w:t xml:space="preserve">G. Gilmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Boch</w:t>
+                <w:t xml:space="preserve">C. Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonnarel</w:t>
+                <w:t xml:space="preserve">B. Aracil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cambrésy</w:t>
+                <w:t xml:space="preserve">T. August</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, American Astronomical Society Meeting 203, 35, pp.1240</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 403, pp.975-992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889102v1</w:t>
+                <w:t xml:space="preserve">hal-00005417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISOGAL: A deep survey of the obscured inner Milky Way with ISO at 7 and 15 micron and with DENIS in the near-infrared</w:t>
+                <w:t xml:space="preserve">CDS Information Services in the VO era: a status report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Omont</w:t>
+                <w:t xml:space="preserve">F. Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gilmore</w:t>
+                <w:t xml:space="preserve">M. G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alard</w:t>
+                <w:t xml:space="preserve">T. Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aracil</w:t>
+                <w:t xml:space="preserve">F. Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. August</w:t>
+                <w:t xml:space="preserve">L. Cambrésy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 403, pp.975-992</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, American Astronomical Society Meeting 203, 35, pp.1240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005417v1</w:t>
+                <w:t xml:space="preserve">hal-02889102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISOGAL : A deep survey of the obscured inner Milky Way with ISO at 7 mu m and 15 mu m and with DENIS in the near-infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.F. Gilmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aracil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. August</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 403, pp.975-992. </w:t>
@@ -1300,90 +1300,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CDS information services in the VO era: a status report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Egret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, American Astronomical Society, 201st AAS Meeting, 34, pp.1104</w:t>
@@ -1412,64 +1412,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability Tools and Standards at CDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Derriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Egret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 143 (1), pp.9-22. </w:t>
@@ -1799,411 +1799,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CDS Role in the Virtual Observatory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ALADIN Interactive Sky Atlas. A reference tool for identification of astronomical sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bienaymé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Egret</w:t>
+                <w:t xml:space="preserve">Francois Bonnarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bienayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Egret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, American Astronomical Society, 197th AAS Meeting, 32, pp.1602</w:t>
+              <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 143, pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02889388v1</w:t>
+                <w:t xml:space="preserve">hal-00010132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ALADIN Interactive Sky Atlas. A reference tool for identification of astronomical sources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Egret</w:t>
+                <w:t xml:space="preserve">The CDS information hub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Egret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Genova</w:t>
+                <w:t xml:space="preserve">O. Bienaymé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 143, pp.33-40</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 143 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aas:2000333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00010132v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02889433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CDS information hub</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The CDS Role in the Virtual Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bienaymé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Egret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, American Astronomical Society, 197th AAS Meeting, 32, pp.1602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aas:2000333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02889433v1</w:t>
+                <w:t xml:space="preserve">insu-02889388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An absolute calibration of DENIS (deep near infrared southern sky survey)</w:t>
               </w:r>
@@ -2881,51 +2881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Egret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mining the Sky</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.674-676, 2001, ESO ASTROPHYSICS SYMPOSIA, </w:t>
@@ -3144,51 +3144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Chaignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Docampo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05151-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065685v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fabre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15040147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Docampo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43545-022-00443-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00111" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambresy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Allen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilmore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aracil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Gilmore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delmotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -R. Cioni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierfederici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wenger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ochsenbein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000332" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-R. Cioni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Habing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouque'" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienaym&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnarel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bienayme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Genova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000333" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouqu&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galliano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000123" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#243;mez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crifo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C. Perryman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Laurenceau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Accomazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schellart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. ter Veen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Akker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889277v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnarel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10849171_89" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDAD9A3BD5A60D1B5E9AEA70F9BD15422A4C415E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Chaignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Docampo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05151-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065685v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fabre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15040147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Docampo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43545-022-00443-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00111" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambresy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilmore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aracil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Allen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Gilmore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delmotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -R. Cioni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierfederici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wenger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ochsenbein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000332" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-R. Cioni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Habing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouque'" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnarel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bienayme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Genova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienaym&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000333" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouqu&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galliano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000123" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#243;mez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crifo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C. Perryman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Laurenceau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Accomazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schellart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. ter Veen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Akker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889277v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnarel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10849171_89" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDAD9A3BD5A60D1B5E9AEA70F9BD15422A4C415E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>