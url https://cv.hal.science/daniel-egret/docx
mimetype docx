--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1531,679 +1531,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SIMBAD astronomical database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CDS information hub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Egret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wenger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Egret</w:t>
+                <w:t xml:space="preserve">O. Bienaymé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 143 (1), pp.9-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aas:2000332⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 143 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aas:2000333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02889432v1</w:t>
+                <w:t xml:space="preserve">insu-02889433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DENIS Point Source Catalogue towards the Magellanic Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ALADIN Interactive Sky Atlas. A reference tool for identification of astronomical sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bonnarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-R. Cioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Loup</w:t>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. Habing</w:t>
+                <w:t xml:space="preserve">Olivier Bienayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Egret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fouque'</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Bertin</w:t>
+                <w:t xml:space="preserve">Francoise Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 144, pp.235-245. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 143, pp.33-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005499v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ALADIN Interactive Sky Atlas. A reference tool for identification of astronomical sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Genova</w:t>
+                <w:t xml:space="preserve">The CDS Role in the Virtual Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bienaymé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Egret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 143, pp.33-40</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, American Astronomical Society, 197th AAS Meeting, 32, pp.1602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00010132v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02889388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CDS information hub</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Dubois</w:t>
+                <w:t xml:space="preserve">The DENIS Point Source Catalogue towards the Magellanic Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-R. Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Habing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fouque'</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 143 (1), pp.1-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aas:2000333⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 144, pp.235-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aas:2000210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02889433v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CDS Role in the Virtual Observatory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SIMBAD astronomical database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bienaymé</w:t>
+                <w:t xml:space="preserve">M. Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ochsenbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Egret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnarel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Egret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 143 (1), pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aas:2000332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02889388v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02889432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An absolute calibration of DENIS (deep near infrared southern sky survey)</w:t>
               </w:r>
@@ -2881,51 +2881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Egret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mining the Sky</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.674-676, 2001, ESO ASTROPHYSICS SYMPOSIA, </w:t>
@@ -3144,51 +3144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Chaignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Docampo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05151-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065685v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fabre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15040147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Docampo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43545-022-00443-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00111" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambresy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilmore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aracil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Allen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Gilmore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delmotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -R. Cioni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierfederici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wenger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ochsenbein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000332" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-R. Cioni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Habing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouque'" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnarel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bienayme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Genova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienaym&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000333" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouqu&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galliano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000123" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#243;mez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crifo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C. Perryman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Laurenceau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Accomazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schellart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. ter Veen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Akker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889277v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnarel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10849171_89" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDAD9A3BD5A60D1B5E9AEA70F9BD15422A4C415E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Chaignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Docampo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05151-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065685v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fabre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15040147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Docampo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43545-022-00443-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00111" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambresy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilmore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aracil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Allen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Gilmore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delmotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -R. Cioni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierfederici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889433v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienaym&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000333" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnarel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bienayme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Genova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889388v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-R. Cioni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Habing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouque'" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000210" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wenger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ochsenbein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000332" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouqu&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galliano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000123" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#243;mez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crifo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C. Perryman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Laurenceau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Accomazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schellart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. ter Veen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Akker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889277v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnarel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10849171_89" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDAD9A3BD5A60D1B5E9AEA70F9BD15422A4C415E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>