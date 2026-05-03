--- v0 (2026-04-02)
+++ v1 (2026-05-03)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -363,831 +363,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of viscoelastic behavior in demineralized human trabecular bone</w:t>
+                <w:t xml:space="preserve">Spectral optical properties of soot: laboratory investigation of propane flame particles and their link to composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuang Xiong</w:t>
+                <w:t xml:space="preserve">Johannes Heuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ferry</w:t>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingrong Huang</w:t>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Potier</w:t>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110887⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (12), pp.6407-6428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-6407-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387059v1</w:t>
+                <w:t xml:space="preserve">hal-05402264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral optical properties of soot: laboratory investigation of propane flame particles and their link to composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fe&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; disproportionation within iron-rich alkaline vent analogues reveals proto-bioenergetic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+                <w:t xml:space="preserve">Chloé Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Yon</w:t>
+                <w:t xml:space="preserve">Nil Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+                <w:t xml:space="preserve">Orion Farr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Bergé</w:t>
+                <w:t xml:space="preserve">Adriana Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (12), pp.6407-6428. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.10682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-6407-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65716-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402264v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; disproportionation within iron-rich alkaline vent analogues reveals proto-bioenergetic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Nanometric and Hydrophobic Green Rust Minerals upon Exposure to Amino Acids and Nickel as Prerequisites for a Primitive Chemiosmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orion Farr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ferry</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65716-w⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life15040671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385902v1</w:t>
+                <w:t xml:space="preserve">hal-05041873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of mineral-organic chondritic analogs under hydrothermal conditions: implications for carbonaceous asteroids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grauby</w:t>
+                <w:t xml:space="preserve">Laser‐Induced Structuring of Biocompatible Polymers for the Controlled Orientation of Multinucleated Myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Murru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Danger</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Al‐kattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Magdinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.04.018⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202500131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121158v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser‐Induced Structuring of Biocompatible Polymers for the Controlled Orientation of Multinucleated Myotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Duvert</w:t>
+                <w:t xml:space="preserve">Experimental investigations of mineral-organic chondritic analogs under hydrothermal conditions: implications for carbonaceous asteroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederique Magdinier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202500131⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 398, pp.29 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063860v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric and Hydrophobic Green Rust Minerals upon Exposure to Amino Acids and Nickel as Prerequisites for a Primitive Chemiosmosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grauby</w:t>
+                <w:t xml:space="preserve">Multiscale modeling of viscoelastic behavior in demineralized human trabecular bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuang Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingrong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (4), pp.671. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 307, pp.110887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/life15040671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041873v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the Internal Structure of High-Performance Multicore Magnetic Nanoparticles Used in Cancer Thermotherapy</w:t>
               </w:r>
@@ -1292,788 +1292,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced UV Light‐Emission of Zinc‐Phosphate‐Hydrate Hydrothermally‐Grown on Cu Metal Substrates for Opto‐Electronic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methanol on the rocks: green rust transformation promotes the oxidation of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orion Farr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuting Spiegelhoff</w:t>
+                <w:t xml:space="preserve">Gregoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Zemajtis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grauby</w:t>
+                <w:t xml:space="preserve">Michael Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202300272⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (206), pp.20230386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2023.0386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229201v1</w:t>
+                <w:t xml:space="preserve">hal-04214469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol on the rocks: green rust transformation promotes the oxidation of methane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nil Gaudu</w:t>
+                <w:t xml:space="preserve">Physicochemical Characterization of Aerosols in the Coastal Zone: Evidence of Persistent Carbon Soot in the Marine Atmospheric Boundary Layer (MABL) Background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Danger</w:t>
+                <w:t xml:space="preserve">Carine Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Russell</w:t>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (206), pp.20230386. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2023.0386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos14020291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214469v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Characterization of Aerosols in the Coastal Zone: Evidence of Persistent Carbon Soot in the Marine Atmospheric Boundary Layer (MABL) Background</w:t>
+                <w:t xml:space="preserve">Habit planes of climbing and gliding dislocations in TiAl determined in three dimensions by electron tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Parent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grauby</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos14020291⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 236, pp.115679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974618v1</w:t>
+                <w:t xml:space="preserve">hal-04248755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habit planes of climbing and gliding dislocations in TiAl determined in three dimensions by electron tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced UV Light‐Emission of Zinc‐Phosphate‐Hydrate Hydrothermally‐Grown on Cu Metal Substrates for Opto‐Electronic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Spiegelhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Zemajtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
+                <w:t xml:space="preserve">Elaheh Kheirandish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 236, pp.115679. </w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202300272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248755v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of washing cycles on the performances of face masks</w:t>
+                <w:t xml:space="preserve">KI and TEDA influences towards the retention of radiotoxic CH3I by activated carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Charvet</w:t>
+                <w:t xml:space="preserve">H. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+                <w:t xml:space="preserve">M. Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">C. Monsanglant-Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dufaud</w:t>
+                <w:t xml:space="preserve">B. Marcillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Pfrimmer</w:t>
+                <w:t xml:space="preserve">A. Roynette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 160, pp.105914. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 431, pp.128548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.128548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463657v1</w:t>
+                <w:t xml:space="preserve">hal-03656698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KI and TEDA influences towards the retention of radiotoxic CH3I by activated carbons</w:t>
+                <w:t xml:space="preserve">Impact of washing cycles on the performances of face masks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lin</w:t>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chebbi</w:t>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Monsanglant-Louvet</w:t>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marcillaud</w:t>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roynette</w:t>
+                <w:t xml:space="preserve">Marielle Pfrimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 431, pp.128548. </w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, pp.105914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.128548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656698v1</w:t>
+                <w:t xml:space="preserve">hal-03463657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and prediction of water uptake by soot deposited on ventilation filters during fire events</w:t>
               </w:r>
@@ -2085,77 +2085,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lintis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.123916. </w:t>
@@ -2438,727 +2438,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized geopolymer foams for cesium removal from liquid nuclear waste</w:t>
+                <w:t xml:space="preserve">Hydrocarbon Diffusion in Mesoporous Carbon Materials: Implications for Unconventional Gas Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petlitckaia</w:t>
+                <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Barre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Piallat</w:t>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.122400⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (8), pp.7604-7610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c01191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885835v1</w:t>
+                <w:t xml:space="preserve">hal-02932903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the Extent of Ligand Incorporation and the Effect on Properties of TiO2 Thin Films Grown by Atomic Layer Deposition Using an Alkoxide or an Alkylamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dufond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dufond</w:t>
+                <w:t xml:space="preserve">Maïmouna W Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïmouna W Diouf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (4), pp.1393-1407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b03621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbon Diffusion in Mesoporous Carbon Materials: Implications for Unconventional Gas Recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalized geopolymer foams for cesium removal from liquid nuclear waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petlitckaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Magnin</w:t>
+                <w:t xml:space="preserve">Y. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chanut</w:t>
+                <w:t xml:space="preserve">T. Piallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (8), pp.7604-7610. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 269, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c01191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.122400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932903v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft and MiniCAST soot at the nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iman Marhaba</w:t>
+                <w:t xml:space="preserve">Yellowing of laser-cleaned artworks: Formation of residual hydrocarbon compounds after Nd:YAG laser cleaning of gypsum plates covered by lamp black</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laffon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F.-X Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2019.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107675v1</w:t>
+                <w:t xml:space="preserve">hal-02285084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellowing of laser-cleaned artworks: Formation of residual hydrocarbon compounds after Nd:YAG laser cleaning of gypsum plates covered by lamp black</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Grauby</w:t>
+                <w:t xml:space="preserve">Aircraft and MiniCAST soot at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Marhaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Z Regier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39, pp.57-65. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 204, pp.278-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2019.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285084v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale structure, mechanics, and transport properties of source rocks’ organic pore networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,5144 +3242,5010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale structure, mechanics, and transport properties of source rocks’ organic pore networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grauby</w:t>
+                <w:t xml:space="preserve">The MERMOSE project: Characterization of particulate matter emissions of a commercial aircraft engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael K. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Penanhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1808402115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.48--63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893030v1</w:t>
+                <w:t xml:space="preserve">hal-01611142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MERMOSE project: Characterization of particulate matter emissions of a commercial aircraft engine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Penanhoat</w:t>
+                <w:t xml:space="preserve">Soot optical properties determined by analyzing extinction spectra in the visible near-UV: Toward an optical speciation according to constituents and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. -X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 105, pp.48--63. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 101, pp.118-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2016.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2016.11.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611142v1</w:t>
+                <w:t xml:space="preserve">hal-01459070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot optical properties determined by analyzing extinction spectra in the visible near-UV: Toward an optical speciation according to constituents and structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Coppalle</w:t>
+                <w:t xml:space="preserve">N-Substituted Azacalixphyrins: Synthesis, Properties, and Self-Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongrui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Haddoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (49), pp.17820-17832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2016.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459070v1</w:t>
+                <w:t xml:space="preserve">hal-01459072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Substituted Azacalixphyrins: Synthesis, Properties, and Self-Assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+                <w:t xml:space="preserve">Measuring non-volatile particles properties in the exhaust of an aircraft engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.K. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201602288⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.AL11-08. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12762/2016.AL11-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01459072v1</w:t>
+                <w:t xml:space="preserve">hal-01369960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring non-volatile particles properties in the exhaust of an aircraft engine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.X. Ouf</w:t>
+                <w:t xml:space="preserve">Nanoscale characterization of aircraft soot: a high-resolution transmission electron microscopy, Raman spectroscopy, X-ray photoelectron and near-edge X-ray absorption spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marhaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Focsa</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Z Regier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12762/2016.AL11-08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01369960v1</w:t>
+                <w:t xml:space="preserve">hal-02015335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale characterization of aircraft soot: a high-resolution transmission electron microscopy, Raman spectroscopy, X-ray photoelectron and near-edge X-ray absorption spectroscopy study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Marhaba</w:t>
+                <w:t xml:space="preserve">In situ Raman microspectroscopic analysis of soot samples with different organic carbon content: Structural changes during heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Ess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T Z Regier</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. D. Kireeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Niessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. -X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 105, pp.572-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015335v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First in-flight synchrotron X-ray absorption and photoemission study of carbon soot nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F C Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Marhaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.36495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep36495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01409226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Raman microspectroscopic analysis of soot samples with different organic carbon content: Structural changes during heating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. N. Ess</w:t>
+                <w:t xml:space="preserve">Physicochemical properties of aerosol released in the case of a fire involving materials used in the nuclear industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.-M. Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pontreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. -X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 283, pp.340-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01453104v1</w:t>
+                <w:t xml:space="preserve">hal-01130113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally Induced Modifications and Phase Transformations of Red Coral Mg-Calcite Skeletons from Infrared Spectroscopy and High Resolution Synchrotron Powder Diffraction Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (8), pp.3690-3706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties of aerosol released in the case of a fire involving materials used in the nuclear industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Determination of Aggregate Primary Particle Size Distribution by TEM Image Analysis: Application to Soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (8), pp.831-841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.09.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01130113v1</w:t>
+                <w:t xml:space="preserve">hal-01067962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Aggregate Primary Particle Size Distribution by TEM Image Analysis: Application to Soot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Clogging of industrial high efficiency particulate air (HEPA) filters in case of fire: from analytical to large-scale experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.-M. Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pontreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 48 (8), pp.831-841</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 48 (9), pp.939-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2014.947022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067962v1</w:t>
+                <w:t xml:space="preserve">hal-01067972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clogging of industrial high efficiency particulate air (HEPA) filters in case of fire: from analytical to large-scale experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z. Wang</w:t>
+                <w:t xml:space="preserve">On methods determining the fractal dimension of combustion aerosols and particle clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.41-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786826.2014.947022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01067972v1</w:t>
+                <w:t xml:space="preserve">hal-00844995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On methods determining the fractal dimension of combustion aerosols and particle clusters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ageing of ultrafiltration membranes in contact with sodium hypochlorite and commercial oxidant: experimental designs as a new ageing protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Regula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.119-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2012.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844995v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing of ultrafiltration membranes in contact with sodium hypochlorite and commercial oxidant: experimental designs as a new ageing protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of commercial detergents on UF membrane ageing: case of drinking water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Regula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Regula</w:t>
+                <w:t xml:space="preserve">Emilie Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Carretier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yvan Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2012.10.010⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.27-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/mwt.2013.4.1.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00996093v1</w:t>
+                <w:t xml:space="preserve">hal-00995692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of commercial detergents on UF membrane ageing: case of drinking water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Drinking water ultrafiltration: state of the art and experimental designs approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Regula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Carretier</w:t>
+                <w:t xml:space="preserve">Yvan Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Wyart</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">M. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (25-27), pp.4892-4900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2013.795213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/mwt.2013.4.1.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00995692v1</w:t>
+                <w:t xml:space="preserve">hal-00995678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drinking water ultrafiltration: state of the art and experimental designs approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic and structural properties of water adsorbed film on MgO (100) ionic surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2-4), pp.861-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-013-9538-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19443994.2013.795213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00995678v1</w:t>
+                <w:t xml:space="preserve">hal-00843744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and structural properties of water adsorbed film on MgO (100) ionic surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+                <w:t xml:space="preserve">Co-grafting of porphyrins and fullerenes on ZnO nanorods: Towards supramolecular donor-acceptor assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Imahori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 386, pp.268-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00843744v1</w:t>
+                <w:t xml:space="preserve">hal-00843722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-grafting of porphyrins and fullerenes on ZnO nanorods: Towards supramolecular donor-acceptor assembly</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Imahori</w:t>
+                <w:t xml:space="preserve">Neutrons for probing the ice nucleation on atmospheric soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 386, pp.268-276</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 213, pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843722v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrons for probing the ice nucleation on atmospheric soot particles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jet exhaust particles alter human dendritic cell maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barlesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 213, pp.165-170</w:t>
+              <w:t xml:space="preserve">Inflammation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (3), pp.255-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773489v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron diffraction study of water freezing on aircraft engine combustor soot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+                <w:t xml:space="preserve">Cobalt thiocyanate reagent revisited for cocaine identification on TLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haddoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Johnson</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Siri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13, pp.20729-20735</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (7), pp.1351-1354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696016v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet exhaust particles alter human dendritic cell maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutron diffraction study of water freezing on aircraft engine combustor soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Tishkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 60 (3), pp.255-263</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.20729-20735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581228v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt thiocyanate reagent revisited for cocaine identification on TLC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Haddoub</w:t>
+                <w:t xml:space="preserve">Hybrid Bulk Heterojunction Solar Cells Based on P3HT and Porphyrin-Modified ZnO Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35 (7), pp.1351-1354</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (25), pp.11273-11278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624849v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel Modular Mesocrystalline Organization in Red Coral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonneté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95 (2-3), pp.242-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2010.3268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Bulk Heterojunction Solar Cells Based on P3HT and Porphyrin-Modified ZnO Nanorods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Effect of porphyrin grafting on the performance of bulk heterojunction solar cells based on P3HT and Zn0 nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 114 (25), pp.11273-11278</w:t>
+              <w:t xml:space="preserve">, 2010, 114, pp.11273-11279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523858v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of porphyrin grafting on the performance of bulk heterojunction solar cells based on P3HT and Zn0 nanorods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Dye-adsorption-induced gelation of suspensions of spherical and rodlike zinc oxide nanoparticles in organic solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Martini</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114, pp.11273-11279</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (15), pp.8473-8479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583641v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye-adsorption-induced gelation of suspensions of spherical and rodlike zinc oxide nanoparticles in organic solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Oligothiophene self-assembly on the surface of ZnO nanorods : toward coaxial p-n- hybrid heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Heresanu</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kanehira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yoshimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (15), pp.8473-8479</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (14), pp.2465-2470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413556v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligothiophene self-assembly on the surface of ZnO nanorods : toward coaxial p-n- hybrid heterojunctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Poize</w:t>
+                <w:t xml:space="preserve">Freezing of water adsorbed on hydrophobic and activated soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Yoshimoto</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Suzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia M. Persiantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 480 (4-6), pp.247-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440710v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing of water adsorbed on hydrophobic and activated soot particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Heterogeneities in the Microstructure and Composition of Aircraft Engine Combustor Soot: Impact on the Water Uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Suzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Suzanne</w:t>
+                <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia M. Persiantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.09.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (1), pp.83-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10874-006-9043-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03003173v1</w:t>
+                <w:t xml:space="preserve">hal-03003096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneities in the Microstructure and Composition of Aircraft Engine Combustor Soot: Impact on the Water Uptake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Vapor Pressure and Solid Phases of Methanol below Its Triple Point Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Suzanne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10874-006-9043-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (38), pp.18103-18106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp053313v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03003096v1</w:t>
+                <w:t xml:space="preserve">hal-03003077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor Pressure and Solid Phases of Methanol below Its Triple Point Temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aircraft engine soot as contrail nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Suzanne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Persiantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E Lukhovitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Shonija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Zubareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp053313v⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (11), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GL018888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03003077v1</w:t>
+                <w:t xml:space="preserve">hal-03003073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft engine soot as contrail nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nina Zubareva</w:t>
+                <w:t xml:space="preserve">The effect of HCl adsorption on the structure and dynamics of the ice surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Suzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (1-2), pp.415-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/P03-006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003GL018888⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03003073v1</w:t>
+                <w:t xml:space="preserve">hal-03003072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of HCl adsorption on the structure and dynamics of the ice surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Structure and dynamics of ice Ih films upon HCl adsorption between 190 and 270 K. I. Neutron diffraction and quasielastic neutron scattering experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Girardet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 116 (12), pp.5143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1454990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/P03-006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03003072v1</w:t>
+                <w:t xml:space="preserve">hal-03003070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of ice Ih films upon HCl adsorption between 190 and 270 K. I. Neutron diffraction and quasielastic neutron scattering experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Structure and dynamics of ice Ih films upon HCl adsorption between 190 and 270 K. II. Molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul N.M. N M Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 116 (12), pp.5143. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 116 (12), pp.5150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1454991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1454990⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03003070v1</w:t>
+                <w:t xml:space="preserve">hal-03003068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of ice Ih films upon HCl adsorption between 190 and 270 K. II. Molecular dynamics simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Dynamics of ice layers deposited on MgO(001): Quasielastic neutron scattering experiments and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul N. M. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 116 (12), pp.5150. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 114 (14), pp.6371-6381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1355238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1454991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03003068v1</w:t>
+                <w:t xml:space="preserve">hal-03002438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of the c(4×2) CO/MgO(001) monolayer revisited by neutron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul N.M. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 494 (3), pp.206-212. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(01)01438-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of ice layers deposited on MgO(001): Quasielastic neutron scattering experiments and molecular dynamics simulations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Neutron diffraction investigation of water on MgO(001) surfaces, from monolayer to bulk condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Suzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 462 (1-3), pp.L581-L586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00615-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1355238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03002438v1</w:t>
+                <w:t xml:space="preserve">hal-03002434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron diffraction investigation of water on MgO(001) surfaces, from monolayer to bulk condensation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental characterization of aircraft combustor soot: Microstructure, surface area, porosity and water adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Suzanne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia M. Persiantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Trukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. B. Rulev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia K. Shonija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00615-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (19), pp.4421-4426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b004345l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03002434v1</w:t>
+                <w:t xml:space="preserve">hal-03002429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of aircraft combustor soot: Microstructure, surface area, porosity and water adsorption</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Water monolayers on MgO(100): structural investigations by LEED experiments, tensor LEED dynamical analysis and potential calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul N.M. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 409 (1), pp.101-116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(98)00272-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(98)00272-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8389,393 +8255,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des connaissances actuelles sur l'analyse par microscopie électronique en transmission des suies : moyens de prélèvement, analyse automatisée et grandeurs mesurables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleiman Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique du GDR Suie sue la "Métrologie des suies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un point de vue atomique sur les propriétés optiques des suies et leur capacité à nucléer la glace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Marhaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence plénière du GDR Suie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Orléans, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron tomography: influence of defocus on the determination of reconstructed soot aggregates’ surface and volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cabié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gailhanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and chemical study of collected aircraft soot and generated surrogates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Marhaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8783,1456 +8649,1456 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and chemical characterization of soot particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.K. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chazallon</w:t>
+                <w:t xml:space="preserve">Y. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Carpentier</w:t>
+                <w:t xml:space="preserve">B. Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and chemical characterization of soot particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Chemical and structural characterization of airplane soot and surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.K. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chazallon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Irimiea</w:t>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Partcle Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675838v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and structural characterization of airplane soot and surrogates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Structural and chemical characterization of soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.K. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Irimiea</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Cambridge Partcle Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675845v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MERMOSE : Caractérisation des émissions particulaires en sortie d'un moteur aéronautique civil; de la morphologie à la composition chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MERMOSE project: characterization of particulates emissions of a commercial aircraft engine: from morphology to chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Delhaye</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F.X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaffie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Penanhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet mermose: caractérisation des émissions particulaires en sortie d'un moteur aéronautique civil ; de la morphologie à la composition chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Delhaye</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F.X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès Français sur les Aérosols (CFA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MERMOSE project: characterization of particulate emissions of a commercial aircraft engine: from morphology to chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gaffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Penanhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and structure of soot emitted from various aircraft engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse automatisée des images de particules de suie obtenues au microscope électronique en transmission : Application à la détermination de la taille des particules primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bescond</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par rayonnement synchrotron X d'aerosols carbonés nanostructures fraichement émis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.‐a. Barreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.‐j. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X‐ray study of freshly emitted carbonaceous nano‐aerosols by synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.‐a. Barreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.‐j. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Prague, Rep. Tchèque, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description de la structure morphologique d'agrégats de nanoparticules : Une multitude de méthodes expérimentales pour une seule théorie fractale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10247,970 +10113,970 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERMOSE project: Investigation on particulate matter emitted from aircraft engines and contrails formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guin</w:t>
+                <w:t xml:space="preserve">D. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lottin</w:t>
+                <w:t xml:space="preserve">N. Harrivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Harrivel</w:t>
+                <w:t xml:space="preserve">B. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAC‐3 (3rd International Conference on Transport, Atmosphere and Climate)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Prien am Chiemsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D study of fractal combustion aerosols using Electron Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et dynamique de l’eau/glace adsorbée sur des suies d’avion - Implications atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Journées de la Diffusion Neutronique (JDN 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de la Neutronique, Jun 2011, Batz sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and structural properties of water film adsorbed on MgO (100) ionic surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul P Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Fundamentals of Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hyogo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscience et Chimie Atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées « C-Nano PACA »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization and modelling of soot primary particles emitted by a CFM-56 commercial aircraft engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Moulin</w:t>
+                <w:t xml:space="preserve">S. Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Salzbourg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of aircraft engine soot: unique properties and cloud impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. M. Persiantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. M. Persiantseva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N.K. Shonija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAR 2005 Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAAR, Oct 2005, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft engine soot as ice nuclei in contrail and cirrus formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga B. B Popovicheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia M. M Persiantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European University: Chemical and biological approaches in Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11220,65 +11086,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking structural and chemical characteristics of soot particles to their optical absorption in the UV-visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Marhaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11286,374 +11152,374 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tours, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization of airplane soot: complete engine versus combustion chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.K. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.K. Ortega</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tours, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective density measurements of aircraft soot particles and surrogate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Marhaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tampere, Finland. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suie carbonée aéronautique : production d’analogues de laboratoire et étude de leur propriétés physico-chimiques à l’échelle nanométrique par HRTEM, XPS et NEXAFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Marhaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11661,110 +11527,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Francophone d’Etude des Carbones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les Karellis, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suie carbonnée aéronautique : production d'analogues de laboratoire et étude de leur propriétés physico-chimiques à l'échelle nanométrique par HRTEM, XPS et NEXAFS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11773,1555 +11639,1555 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Marhaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Suie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rouen, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and structural properties of water film adsorbed on MgO(100) surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+                <w:t xml:space="preserve">Transmission Electron Tomography: from 2D to 3D microphysical properties of aerosols. Application to aircraft soot emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Trabelsi</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSHAC-8: Eighth International Symposium - Effects of Surface Heterogeneity in Adsorption and Catalysis on Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">TAC-3 (3rd International Conference on Transport, Atmosphere and Climate)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Prien am Chiemsee, Georgia. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228381v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission Electron Tomography: from 2D to 3D microphysical properties of aerosols. Application to aircraft soot emissions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">3D characterization of fractal combustion aerosols using Electron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAC-3 (3rd International Conference on Transport, Atmosphere and Climate)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Prien am Chiemsee, Georgia. 2012</w:t>
+              <w:t xml:space="preserve">EAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenade, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682458v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D characterization of fractal combustion aerosols using Electron Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lottin</w:t>
+                <w:t xml:space="preserve">Characterization of aerosols produced by a commercial combustion aerosol generator MiniCASTTM 5201: EC/TC, size distribution, morphology and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pontreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Grenade, Spain. 2012</w:t>
+              <w:t xml:space="preserve">, 2012, Grenada, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682456v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of aerosols produced by a commercial combustion aerosol generator MiniCASTTM 5201: EC/TC, size distribution, morphology and optical properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ageing of polysulfone ultrafiltation membranes for drinking water production in contact with sodium hypochlorite or formulated detergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Brugière</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Régula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euromembrane Queen Elisabeth II Centre Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom. , 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682454v1</w:t>
+                <w:t xml:space="preserve">hal-01454227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing of polysulfone ultrafiltation membranes for drinking water production in contact with sodium hypochlorite or formulated detergents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+                <w:t xml:space="preserve">Caractérisation 2D et 3D de nanoparticules de suie aéronautique par tomographie électronique en transmission et traitement d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lasfargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane Queen Elisabeth II Centre Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454227v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation 2D et 3D de nanoparticules de suie aéronautique par tomographie électronique en transmission et traitement d'images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. X. Ouf</w:t>
+                <w:t xml:space="preserve">Ageing of drinking water production membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Regula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t>
+              <w:t xml:space="preserve">International Conference on Membranes in drinking water productions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Leeuwarden, Netherlands. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682455v1</w:t>
+                <w:t xml:space="preserve">hal-01454225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing of drinking water production membranes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic and structural properties of water film adsorbed on MgO(100) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul P Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Membranes in drinking water productions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Leeuwarden, Netherlands. , 2012</w:t>
+              <w:t xml:space="preserve">ISSHAC-8: Eighth International Symposium - Effects of Surface Heterogeneity in Adsorption and Catalysis on Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454225v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On methods determining the fractal dimension of combustion aerosols and particle clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Manchester, United Kingdom. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude structurale d’une suie de moteur d’avion par diffusion élastique de neutrons. Interaction eau/suie et implications atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Groupe Français d'Etude des Carbones (GFEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Gréoux-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of soot particles coming from aircraft and ship emissions: unique properties and impact on the atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Ship particulate exhaust characterization: microstructure, elemental composition, surface chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jana Moldanova</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Persiantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Sausen, Peter F.J. van Velthoven, Claus Brüning and Anja Blum. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARBON 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t>
+              <w:t xml:space="preserve">TAC-2: 2nd International Conference on Transport, Atmosphere and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Aachen, Netherlands. , TAC-2: 2nd International Conference on Transport, Atmosphere and Climate, 258 p., 2010, Proceedings of the 2nd International Conference on Transport, Atmosphere and Climate: Aachen, Germany, and Maastricht, The Netherlands, 22 to 25 June 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227978v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship particulate exhaust characterization: microstructure, elemental composition, surface chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Characterization of soot particles coming from aircraft and ship emissions: unique properties and impact on the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Persiantseva</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Moldanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAC-2: 2nd International Conference on Transport, Atmosphere and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Aachen, Netherlands. , TAC-2: 2nd International Conference on Transport, Atmosphere and Climate, 258 p., 2010, Proceedings of the 2nd International Conference on Transport, Atmosphere and Climate: Aachen, Germany, and Maastricht, The Netherlands, 22 to 25 June 2009</w:t>
+              <w:t xml:space="preserve">CARBON 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228476v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of ice Ih films upon methanol adsorption : quasielastic neutron scattering experiments and molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on the Physics and Chemistry of Ice (PCI-2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13331,104 +13197,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct effect of aircraft soot emission: a laboratory view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Natalia M. Persiantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia K. Shonija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13438,51 +13304,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roy G.D.; Frolov S.M.; Starik. A.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non Equilibrium Processes: Vol. 2: Plasma, Aerosols, and Atmospheric Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Torus Press, pp.215-224, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00070979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13492,118 +13358,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D electron tomography reconstructions of dislocations in TiAl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId365"/>
+      <w:footerReference w:type="default" r:id="rId364"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13671,51 +13537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84EC01E1"/>
+    <w:nsid w:val="9E3A1471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13902,51 +13768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-ferry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1469-9871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133534308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-2664-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Xiong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingrong Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Potier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heuser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6407-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Truong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Gaudu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Farr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Clouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65716-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Serra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.04.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Murru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Duvert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al&#8208;kattan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Magdinier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500131" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05041873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life15040671" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622011v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Miele" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Sandri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04229201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Spiegelhoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Zemajtis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Kheirandish" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300272" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Russell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0386" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020291" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115679" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Charvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin-Monnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pfrimmer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105914" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03656698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monsanglant-Louvet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcillaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roynette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.128548" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lintis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123916" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Berthonneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gelin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c03519" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-01288-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petlitckaia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piallat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.122400" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dufond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna W Diouf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b03621" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01191" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107675v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Marhaba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Regier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Ouf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2019.02.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808402115" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penanhoat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.11.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459070v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bescond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Ouf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.08.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459072v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Haddoub" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mahe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602288" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2WFKJ9S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delhaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Ouf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-08" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015335v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marhaba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Z Regier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409226v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Ouf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36495" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453104v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Ess" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Kireeva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Niessner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5T07CGQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215565v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricolleau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130113v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-M. Mocho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.09.043" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067962v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2014.947022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844995v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Regula" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carretier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Wyart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sergent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2012.10.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTV070J6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995692v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regula" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sergent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/mwt.2013.4.1.027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.795213" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843744v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Coulomb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Trabelsi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-013-9538-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLL6NBGQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843722v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Shah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imahori" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brisset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773489v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696016v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581228v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlesi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddoub" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Siri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453722v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3268" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523858v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Said" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poize" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583641v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Said" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Stadler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kanehira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003173v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Suzanne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia M. Persiantseva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.09.021" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXFRWKGB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003096v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9043-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42BFFAED68E8770291097F756E016580639B8410/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003077v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lucas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053313v" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KTB8V1FT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003073v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Persiantseva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E Lukhovitskaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shonija" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zubareva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018888" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003072v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P03-006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003070v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1454990" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003068v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N.M. N M Hoang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1454991" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002441v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N.M. Hoang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01438-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KLS1MDS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002438v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N. M. Hoang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1355238" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giordano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00615-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR7H48V6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002429v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Trukhin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Rulev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia K. Shonija" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b004345l" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002417v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00272-6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BG43GN2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174234v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleiman Bourrous" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675835v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453258v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabi&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675833v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675839v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irimiea" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675838v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675856v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peillon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salm" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071646v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaffie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penanhoat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083412v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675857v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaffi&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076669v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delhaye" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675860v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675863v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;a. Barreda" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8208;j. Liu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675862v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682844v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675879v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lottin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harrivel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Novelli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675876v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227642v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691080v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Coulomb" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248724v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498350v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moulin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691071v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Persiantseva" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Shonija" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248778v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. B Popovicheva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia M. M Persiantseva" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682428v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682426v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimiea" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682435v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682437v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682441v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228381v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682458v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682454v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454227v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;gula" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carretier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wyart" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.668" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682455v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lasfargues" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454225v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682464v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228535v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227978v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanova" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228476v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691102v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070979v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248769v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe P Monchoux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-ferry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1469-9871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133534308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-2664-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heuser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6407-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Truong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Gaudu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Farr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Clouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65716-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05041873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life15040671" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Murru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Duvert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al&#8208;kattan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Magdinier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500131" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Serra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.04.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Xiong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingrong Huang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Potier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110887" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622011v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Miele" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Sandri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Russell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0386" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020291" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115679" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04229201v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Spiegelhoff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Zemajtis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Kheirandish" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300272" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03656698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monsanglant-Louvet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcillaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roynette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.128548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Charvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin-Monnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pfrimmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105914" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lintis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123916" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Berthonneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gelin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c03519" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-01288-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01191" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dufond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna W Diouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b03621" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petlitckaia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piallat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.122400" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2019.02.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Marhaba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Regier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Ouf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808402115" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penanhoat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.11.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459070v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bescond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Ouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.08.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459072v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Haddoub" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mahe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602288" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2WFKJ9S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369960v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delhaye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Ouf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-08" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marhaba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Z Regier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Ess" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Kireeva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Niessner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.056" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5T07CGQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409226v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Ouf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36495" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-M. Mocho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.09.043" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215565v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricolleau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2014.947022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Regula" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carretier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Wyart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sergent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2012.10.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTV070J6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995692v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regula" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sergent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/mwt.2013.4.1.027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.795213" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Coulomb" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Trabelsi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-013-9538-z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLL6NBGQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Shah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imahori" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brisset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773489v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581228v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlesi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624849v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddoub" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Siri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696016v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523858v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Said" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poize" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453722v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3268" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583641v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Said" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413556v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Stadler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kanehira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003173v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Suzanne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia M. Persiantseva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.09.021" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXFRWKGB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003096v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9043-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42BFFAED68E8770291097F756E016580639B8410/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003077v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lucas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053313v" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KTB8V1FT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003073v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Persiantseva" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E Lukhovitskaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shonija" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zubareva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018888" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003072v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P03-006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1454990" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003068v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N.M. N M Hoang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1454991" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002438v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N. M. Hoang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1355238" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002441v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N.M. Hoang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01438-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KLS1MDS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002434v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giordano" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00615-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR7H48V6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002429v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Trukhin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Rulev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia K. Shonija" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b004345l" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002417v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00272-6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BG43GN2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174234v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleiman Bourrous" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675835v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453258v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabi&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675833v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675839v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irimiea" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675845v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675838v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675856v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salm" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071646v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaffie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penanhoat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083412v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675857v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaffi&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076669v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delhaye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675860v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675863v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;a. Barreda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8208;j. Liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675862v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675879v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lottin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harrivel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Novelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227642v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691080v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Coulomb" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248724v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498350v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moulin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691071v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Persiantseva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Shonija" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248778v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. B Popovicheva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia M. M Persiantseva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682428v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682426v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimiea" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682435v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682437v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682441v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682458v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682456v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682454v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454227v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;gula" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carretier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wyart" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.668" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682455v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lasfargues" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454225v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228381v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682464v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228535v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228476v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227978v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanova" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691102v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070979v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248769v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe P Monchoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>