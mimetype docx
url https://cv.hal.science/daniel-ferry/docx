--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -631,429 +631,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric and Hydrophobic Green Rust Minerals upon Exposure to Amino Acids and Nickel as Prerequisites for a Primitive Chemiosmosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adriana Clouet</w:t>
+                <w:t xml:space="preserve">Experimental investigations of mineral-organic chondritic analogs under hydrothermal conditions: implications for carbonaceous asteroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life15040671⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 398, pp.29 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041873v1</w:t>
+                <w:t xml:space="preserve">hal-05121158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser‐Induced Structuring of Biocompatible Polymers for the Controlled Orientation of Multinucleated Myotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Murru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Al‐kattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Magdinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admi.202500131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of mineral-organic chondritic analogs under hydrothermal conditions: implications for carbonaceous asteroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Serra</w:t>
+                <w:t xml:space="preserve">Nanometric and Hydrophobic Green Rust Minerals upon Exposure to Amino Acids and Nickel as Prerequisites for a Primitive Chemiosmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orion Farr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grauby</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 398, pp.29 - 43. </w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/life15040671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121158v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of viscoelastic behavior in demineralized human trabecular bone</w:t>
               </w:r>
@@ -2840,295 +2840,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellowing of laser-cleaned artworks: Formation of residual hydrocarbon compounds after Nd:YAG laser cleaning of gypsum plates covered by lamp black</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Grauby</w:t>
+                <w:t xml:space="preserve">Aircraft and MiniCAST soot at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Marhaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Z Regier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2019.02.014⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 204, pp.278-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285084v1</w:t>
+                <w:t xml:space="preserve">hal-02107675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft and MiniCAST soot at the nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iman Marhaba</w:t>
+                <w:t xml:space="preserve">Yellowing of laser-cleaned artworks: Formation of residual hydrocarbon compounds after Nd:YAG laser cleaning of gypsum plates covered by lamp black</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laffon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F.-X Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 204, pp.278-289. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.57-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2019.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107675v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale structure, mechanics, and transport properties of source rocks’ organic pore networks</w:t>
               </w:r>
@@ -3376,307 +3376,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot optical properties determined by analyzing extinction spectra in the visible near-UV: Toward an optical speciation according to constituents and structure</w:t>
+                <w:t xml:space="preserve">N-Substituted Azacalixphyrins: Synthesis, Properties, and Self-Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bescond</w:t>
+                <w:t xml:space="preserve">Zhongrui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+                <w:t xml:space="preserve">Rose Haddoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. -X. Ouf</w:t>
+                <w:t xml:space="preserve">Jerome Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rozé</w:t>
+                <w:t xml:space="preserve">Gabriel Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coppalle</w:t>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 101, pp.118-132. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (49), pp.17820-17832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2016.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459070v1</w:t>
+                <w:t xml:space="preserve">hal-01459072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Substituted Azacalixphyrins: Synthesis, Properties, and Self-Assembly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soot optical properties determined by analyzing extinction spectra in the visible near-UV: Toward an optical speciation according to constituents and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Haddoub</w:t>
+                <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Mahe</w:t>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Marchand</w:t>
+                <w:t xml:space="preserve">F. -X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+                <w:t xml:space="preserve">C. Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201602288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.118-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01459072v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring non-volatile particles properties in the exhaust of an aircraft engine</w:t>
               </w:r>
@@ -3915,307 +3915,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Raman microspectroscopic analysis of soot samples with different organic carbon content: Structural changes during heating</w:t>
+                <w:t xml:space="preserve">First in-flight synchrotron X-ray absorption and photoemission study of carbon soot nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. N. Ess</w:t>
+                <w:t xml:space="preserve">F C Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marhaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. -X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.056⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.36495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453104v1</w:t>
+                <w:t xml:space="preserve">cea-01409226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in-flight synchrotron X-ray absorption and photoemission study of carbon soot nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Marhaba</w:t>
+                <w:t xml:space="preserve">In situ Raman microspectroscopic analysis of soot samples with different organic carbon content: Structural changes during heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Ess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. D. Kireeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Niessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. -X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.572-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep36495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01409226v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical properties of aerosol released in the case of a fire involving materials used in the nuclear industry</w:t>
               </w:r>
@@ -4460,64 +4460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Aggregate Primary Particle Size Distribution by TEM Image Analysis: Application to Soot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4713,510 +4713,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On methods determining the fractal dimension of combustion aerosols and particle clusters</w:t>
+                <w:t xml:space="preserve">Ageing of ultrafiltration membranes in contact with sodium hypochlorite and commercial oxidant: experimental designs as a new ageing protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Latin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ferry</w:t>
+                <w:t xml:space="preserve">C. Regula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Gay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Delhaye</w:t>
+                <w:t xml:space="preserve">Emilie Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-X. Ouf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvan Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.119-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2012.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844995v1</w:t>
+                <w:t xml:space="preserve">hal-00996093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing of ultrafiltration membranes in contact with sodium hypochlorite and commercial oxidant: experimental designs as a new ageing protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of commercial detergents on UF membrane ageing: case of drinking water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Regula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2012.10.010⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.27-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/mwt.2013.4.1.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00996093v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of commercial detergents on UF membrane ageing: case of drinking water</w:t>
+                <w:t xml:space="preserve">On methods determining the fractal dimension of combustion aerosols and particle clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Regula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvan Wyart</w:t>
+                <w:t xml:space="preserve">D. Latin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Sergent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-M. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.41-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995692v1</w:t>
+                <w:t xml:space="preserve">hal-00844995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drinking water ultrafiltration: state of the art and experimental designs approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Regula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (25-27), pp.4892-4900. </w:t>
@@ -7809,303 +7809,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron diffraction investigation of water on MgO(001) surfaces, from monolayer to bulk condensation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Coulomb</w:t>
+                <w:t xml:space="preserve">Experimental characterization of aircraft combustor soot: Microstructure, surface area, porosity and water adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia M. Persiantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Giordano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. E. Trukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. B. Rulev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia K. Shonija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00615-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (19), pp.4421-4426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b004345l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002434v1</w:t>
+                <w:t xml:space="preserve">hal-03002429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of aircraft combustor soot: Microstructure, surface area, porosity and water adsorption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. E. Trukhin</w:t>
+                <w:t xml:space="preserve">Neutron diffraction investigation of water on MgO(001) surfaces, from monolayer to bulk condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Suzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. B. Rulev</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Livia Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 462 (1-3), pp.L581-L586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00615-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b004345l⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03002429v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water monolayers on MgO(100): structural investigations by LEED experiments, tensor LEED dynamical analysis and potential calculations</w:t>
               </w:r>
@@ -8143,51 +8143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul N.M. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 409 (1), pp.101-116. </w:t>
@@ -8295,51 +8295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleiman Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8841,277 +8841,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and structural characterization of airplane soot and surrogates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and chemical characterization of soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.K. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Irimiea</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Cambridge Partcle Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675845v1</w:t>
+                <w:t xml:space="preserve">hal-01675838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and chemical characterization of soot particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical and structural characterization of airplane soot and surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.K. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chazallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Irimiea</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Partcle Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675838v1</w:t>
+                <w:t xml:space="preserve">hal-01675845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MERMOSE : Caractérisation des émissions particulaires en sortie d'un moteur aéronautique civil; de la morphologie à la composition chimique</w:t>
               </w:r>
@@ -9679,77 +9679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse automatisée des images de particules de suie obtenues au microscope électronique en transmission : Application à la détermination de la taille des particules primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9830,51 +9830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.‐a. Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9955,51 +9955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.‐a. Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10054,51 +10054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description de la structure morphologique d'agrégats de nanoparticules : Une multitude de méthodes expérimentales pour une seule théorie fractale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10326,51 +10326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11152,51 +11152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tours, France. 2016</w:t>
@@ -11363,51 +11363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective density measurements of aircraft soot particles and surrogate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11719,390 +11719,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission Electron Tomography: from 2D to 3D microphysical properties of aerosols. Application to aircraft soot emissions</w:t>
+                <w:t xml:space="preserve">3D characterization of fractal combustion aerosols using Electron Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAC-3 (3rd International Conference on Transport, Atmosphere and Climate)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Prien am Chiemsee, Georgia. 2012</w:t>
+              <w:t xml:space="preserve">EAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenade, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682458v1</w:t>
+                <w:t xml:space="preserve">hal-01682456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D characterization of fractal combustion aerosols using Electron Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lottin</w:t>
+                <w:t xml:space="preserve">Characterization of aerosols produced by a commercial combustion aerosol generator MiniCASTTM 5201: EC/TC, size distribution, morphology and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pontreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Grenade, Spain. 2012</w:t>
+              <w:t xml:space="preserve">, 2012, Grenada, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682456v1</w:t>
+                <w:t xml:space="preserve">hal-01682454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of aerosols produced by a commercial combustion aerosol generator MiniCASTTM 5201: EC/TC, size distribution, morphology and optical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission Electron Tomography: from 2D to 3D microphysical properties of aerosols. Application to aircraft soot emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenada, Spain. 2012</w:t>
+              <w:t xml:space="preserve">TAC-3 (3rd International Conference on Transport, Atmosphere and Climate)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Prien am Chiemsee, Georgia. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682454v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of polysulfone ultrafiltation membranes for drinking water production in contact with sodium hypochlorite or formulated detergents</w:t>
               </w:r>
@@ -12127,64 +12127,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane Queen Elisabeth II Centre Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom. , 2012, </w:t>
@@ -12347,103 +12347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of drinking water production membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Regula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Membranes in drinking water productions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Leeuwarden, Netherlands. , 2012</w:t>
@@ -12606,77 +12606,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Manchester, United Kingdom. 2011</w:t>
@@ -13237,51 +13237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia M. Persiantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia K. Shonija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13537,51 +13537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E3A1471"/>
+    <w:nsid w:val="220B7F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13768,51 +13768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-ferry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1469-9871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133534308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-2664-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heuser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6407-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Truong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Gaudu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Farr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Clouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65716-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05041873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life15040671" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Murru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Duvert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al&#8208;kattan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Magdinier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500131" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Serra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.04.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Xiong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingrong Huang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Potier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110887" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622011v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Miele" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Sandri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Russell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0386" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020291" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115679" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04229201v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Spiegelhoff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Zemajtis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Kheirandish" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300272" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03656698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monsanglant-Louvet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcillaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roynette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.128548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Charvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin-Monnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pfrimmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105914" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lintis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123916" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Berthonneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gelin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c03519" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-01288-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01191" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dufond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna W Diouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b03621" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petlitckaia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piallat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.122400" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2019.02.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Marhaba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Regier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Ouf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808402115" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penanhoat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.11.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459070v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bescond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Ouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.08.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459072v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Haddoub" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mahe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602288" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2WFKJ9S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369960v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delhaye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Ouf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-08" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marhaba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Z Regier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Ess" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Kireeva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Niessner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.056" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5T07CGQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409226v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Ouf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36495" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-M. Mocho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.09.043" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215565v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricolleau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2014.947022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Regula" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carretier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Wyart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sergent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2012.10.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTV070J6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995692v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regula" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sergent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/mwt.2013.4.1.027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.795213" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Coulomb" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Trabelsi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-013-9538-z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLL6NBGQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Shah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imahori" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brisset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773489v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581228v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlesi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624849v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddoub" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Siri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696016v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523858v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Said" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poize" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453722v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3268" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583641v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Said" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413556v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Stadler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kanehira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003173v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Suzanne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia M. Persiantseva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.09.021" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXFRWKGB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003096v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9043-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42BFFAED68E8770291097F756E016580639B8410/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003077v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lucas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053313v" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KTB8V1FT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003073v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Persiantseva" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E Lukhovitskaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shonija" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zubareva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018888" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003072v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P03-006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1454990" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003068v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N.M. N M Hoang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1454991" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002438v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N. M. Hoang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1355238" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002441v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N.M. Hoang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01438-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KLS1MDS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002434v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giordano" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00615-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR7H48V6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002429v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Trukhin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Rulev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia K. Shonija" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b004345l" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002417v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00272-6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BG43GN2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174234v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleiman Bourrous" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675835v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453258v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabi&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675833v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675839v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irimiea" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675845v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675838v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675856v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salm" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071646v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaffie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penanhoat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083412v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675857v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaffi&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076669v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delhaye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675860v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675863v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;a. Barreda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8208;j. Liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675862v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675879v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lottin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harrivel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Novelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227642v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691080v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Coulomb" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248724v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498350v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moulin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691071v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Persiantseva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Shonija" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248778v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. B Popovicheva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia M. M Persiantseva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682428v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682426v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimiea" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682435v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682437v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682441v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682458v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682456v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682454v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454227v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;gula" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carretier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wyart" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.668" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682455v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lasfargues" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454225v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228381v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682464v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228535v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228476v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227978v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanova" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691102v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070979v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248769v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe P Monchoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-ferry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1469-9871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133534308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-2664-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heuser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6407-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Truong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Gaudu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Farr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Clouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65716-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Serra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.04.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Murru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Duvert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al&#8208;kattan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Magdinier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05041873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life15040671" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Xiong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingrong Huang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Potier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110887" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622011v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Miele" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Sandri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Russell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0386" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020291" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115679" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04229201v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Spiegelhoff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Zemajtis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Kheirandish" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300272" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03656698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monsanglant-Louvet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcillaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roynette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.128548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Charvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin-Monnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pfrimmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105914" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lintis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123916" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Berthonneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gelin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c03519" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-01288-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01191" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dufond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna W Diouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b03621" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petlitckaia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piallat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.122400" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107675v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Marhaba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Regier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Ouf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2019.02.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808402115" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penanhoat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.11.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459072v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Haddoub" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mahe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602288" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2WFKJ9S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bescond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Ouf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.08.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369960v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delhaye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Ouf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-08" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marhaba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Z Regier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Ouf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36495" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453104v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Ess" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Kireeva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Niessner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.056" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5T07CGQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-M. Mocho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.09.043" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215565v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricolleau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2014.947022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Regula" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carretier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Wyart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sergent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2012.10.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTV070J6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regula" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sergent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/mwt.2013.4.1.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844995v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.795213" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Coulomb" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Trabelsi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-013-9538-z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLL6NBGQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Shah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imahori" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brisset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773489v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581228v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlesi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624849v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddoub" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Siri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696016v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523858v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Said" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poize" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453722v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3268" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583641v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Said" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413556v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Stadler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kanehira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003173v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Suzanne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia M. Persiantseva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.09.021" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXFRWKGB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003096v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9043-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42BFFAED68E8770291097F756E016580639B8410/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003077v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lucas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053313v" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KTB8V1FT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003073v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Persiantseva" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E Lukhovitskaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shonija" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zubareva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018888" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003072v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P03-006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1454990" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003068v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N.M. N M Hoang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1454991" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002438v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N. M. Hoang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1355238" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002441v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N.M. Hoang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01438-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KLS1MDS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002429v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Trukhin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Rulev" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia K. Shonija" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b004345l" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002434v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giordano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00615-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR7H48V6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002417v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00272-6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BG43GN2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174234v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleiman Bourrous" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675835v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453258v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabi&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675833v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675839v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irimiea" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675838v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675845v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675856v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salm" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071646v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaffie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penanhoat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083412v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675857v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaffi&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076669v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delhaye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675860v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675863v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;a. Barreda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8208;j. Liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675862v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675879v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lottin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harrivel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Novelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227642v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691080v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Coulomb" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248724v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498350v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moulin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691071v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Persiantseva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Shonija" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248778v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. B Popovicheva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia M. M Persiantseva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682428v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682426v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimiea" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682435v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682437v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682441v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682456v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682454v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682458v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454227v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;gula" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carretier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wyart" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.668" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682455v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lasfargues" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454225v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228381v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682464v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228535v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228476v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227978v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanova" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691102v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070979v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248769v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe P Monchoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>