--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1694,50 +1694,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'erreur est urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, #17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loos-en-Gohelle et son écosystème culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1762,158 +1844,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Faltermeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIFS Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48481/rifs.2023.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48481/rifs.2023.036⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04475812v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03941887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance and Its Knowledges: Functional Exploration, Biographical Supervision, and Behavioural Examination</w:t>
               </w:r>
@@ -7165,178 +7165,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visibility without breakdown: inquiries, discoveries and knowledge in the maintenance of French water infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4S Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, New-Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gestion patrimoniale en question(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour des gestions locales de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189617v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02379421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlooked pasts and fragile futures: the age of infrastructure maintenance</w:t>
               </w:r>
@@ -7769,234 +7769,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Super Downsize Me : shrinkage issues and the transformation of large urban technical systems in the Eastern part Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURA Congress - City Futures III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURA, Jun 2014, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Torn between transitions: energy transition, post-socialist transition, and transition of Large Technical Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Heating Provisions and Cities: Theory, Practice and Future Implications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Edinburgh, Heat and the City Research Programme, Oct 2014, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition sans le dire: la transformation du chauffage central à Magdeburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation, politique et transitions énergétiques locales: regards croisés entre la France et l’Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME; Agence Parisienne du Climat; LATTS, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265910v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01265945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between cold spot and territorial solidarity: shrinking water networks in Magdeburg and its region</w:t>
               </w:r>
@@ -8835,169 +8835,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SHRINKING NETWORKS ? Les nouveaux modèles économiques et territoriaux des firmes locales d'infrastructure face à la diminution de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. Université Paris Est, 2015. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01298487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shrinking networks ? : les nouveaux modèles économiques et territoriaux des firmes d'infrastructure face à la diminution de la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PESC1195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01375697v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-01298487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9152,51 +9152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120663v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781800889156/9781800889156.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Robic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Faltermeier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48481/rifs.2023.029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruggeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kloeckner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782746754317" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05268320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Artioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.149.0051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05361532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23996544251392035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48481/rifs.2023.036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis," TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.2317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sol&#233;-Pomies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2021.2001718" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Mounayar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v7i4.5732" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.129.0001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313523v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bauby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2021.8336" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bellamine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.234.0022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018798974" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189578v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12719" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189629v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189635v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Car&#234;me" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189641v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellanger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03238855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5853" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316356v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.869" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265942v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gabillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duque Gomez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667168v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22123" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800889156/book-part-9781800889156-16.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01696799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163121v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139340v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Balembois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fetzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Duli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749891v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schwartz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brion Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dandois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couliou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03027852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dominguez Rubio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379421v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01922531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265904v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265898v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265924v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265945v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955235v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sivignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02391959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619112v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619111v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01375697v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1195" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01298487v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120663v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781800889156/9781800889156.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Robic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Faltermeier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48481/rifs.2023.029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruggeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kloeckner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782746754317" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05268320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Artioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.149.0051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05361532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23996544251392035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48481/rifs.2023.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis," TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.2317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sol&#233;-Pomies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2021.2001718" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Mounayar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v7i4.5732" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.129.0001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313523v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bauby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2021.8336" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bellamine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.234.0022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018798974" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189578v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12719" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189629v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189635v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Car&#234;me" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189641v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellanger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03238855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5853" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316356v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.869" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265942v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gabillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duque Gomez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667168v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22123" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800889156/book-part-9781800889156-16.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01696799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163121v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139340v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Balembois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fetzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Duli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749891v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schwartz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brion Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dandois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couliou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03027852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dominguez Rubio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379421v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189617v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01922531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265904v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265898v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265910v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955235v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sivignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02391959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619112v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619111v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01298487v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01375697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1195" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>