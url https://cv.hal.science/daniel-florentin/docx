--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2953,50 +2953,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From multi-utility to cross-utilities: the challenges of cross-sectoral entrepreneurial strategies in a German city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (11), pp.2242-2260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098018798974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ville (s)low tech et quête d'une modernité écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3005,135 +3083,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02354718v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02189533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les ressources urbaines « sobrement ». Une transition qui résiste</w:t>
               </w:r>
@@ -3640,891 +3640,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cachez cette ville que je ne saurais voir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, #8 - la ville indigne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des réseaux qui décroissent, des solidarités qui s'accroissent ? Baisse des consommations d'eau et d'énergie et nouveau contrat social et territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition est un sport (politique) de combat. Gérer la ville autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Carême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 ans, 5 entretiens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville, bidonville, campement: de la relativité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, #8 - la ville indigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juxtaposer efficacité énergétique et proximité : contradictions des systèmes de chauffage urbain dans l’Est de l’Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109-110 (3), pp.48-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.109.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.109.0048⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02377313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Léo Kloeckner</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Superposer les voix des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, #8 - la ville indigne</w:t>
+              <w:t xml:space="preserve">, 2017, 5 ans, 5 entretiens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Charon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie de l'infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 ans, 5 entretiens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bellanger</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrinking Networks, Growing Solidarities? How to Design a New Social and Territorial Contract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier d'historien de l'urbain [entretien]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5 ans, 5 entretiens</w:t>
+              <w:t xml:space="preserve">, 2017, 5 ans, 5 entretiens, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Shrinking Networks, Growing Solidarities? How to Design a New Social and Territorial Contract</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The great infrastructural transformation: urban technical services facing post-socialist transformation. Insights from water and district heating systems in the Eastern part of Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rge.5853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandir en une nuit : le discret redécoupage des municipalités allemandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.14533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844181v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03844237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impensés de la rénovation urbaine allemande : l’émergence de la question infrastructurelle dans Stadtumbau Ost</w:t>
               </w:r>
@@ -4582,191 +4582,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Larger, diversified and courted : the new triad of local firms of infrastructure in transition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Duque Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Network Industries quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Urban Energy Transition, 17 (2), https://mir.epfl.ch/files/content/sites/mir/files/Newsletter/Vol%2017,%20No%202,%202015/NIQ%20Vol%2017%20-%20Issue%202%20-%202015.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité des objets lents : les réseaux d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Ville et vulnérabilités, 110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265830v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01265942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déclin au quotidien: crise perçue et espaces vécus à Leipzig et Détroit</w:t>
               </w:r>
@@ -5879,64 +5879,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La firme d’infrastructures locale et le rééchelonnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Duque Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Konstantinos Chatzis, Gilles Jeannot, Valérie November, Pascal Ughetto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métamorphoses des infrastructures, entre béton et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.145-160, 2017</w:t>
@@ -7631,165 +7631,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shall we have another shower? Adaptive strategies of networks operators facing consumption drop. Insights from German cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la ville décroît</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR Altergrowth - Université de Strasbourg, Nov 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Large Technical Systems in transition: rescaling of their management and production of new geographies. Insights from a German case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of American Geographers Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAG, Apr 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265904v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01265898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super Downsize Me : shrinkage issues and the transformation of large urban technical systems in the Eastern part Germany</w:t>
               </w:r>
@@ -9152,51 +9152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120663v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781800889156/9781800889156.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Robic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Faltermeier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48481/rifs.2023.029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruggeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kloeckner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782746754317" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05268320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Artioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.149.0051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05361532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23996544251392035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48481/rifs.2023.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis," TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.2317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sol&#233;-Pomies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2021.2001718" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Mounayar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v7i4.5732" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.129.0001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313523v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bauby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2021.8336" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bellamine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.234.0022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018798974" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189578v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12719" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189629v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189635v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Car&#234;me" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189641v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellanger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03238855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5853" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316356v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.869" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265942v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gabillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duque Gomez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667168v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22123" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800889156/book-part-9781800889156-16.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01696799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163121v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139340v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Balembois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fetzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Duli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749891v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schwartz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brion Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dandois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couliou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03027852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dominguez Rubio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379421v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189617v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01922531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265904v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265898v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265910v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955235v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sivignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02391959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619112v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619111v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01298487v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01375697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1195" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120663v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781800889156/9781800889156.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Robic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Faltermeier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48481/rifs.2023.029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruggeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kloeckner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782746754317" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05268320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Artioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.149.0051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05361532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23996544251392035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48481/rifs.2023.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis," TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.2317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sol&#233;-Pomies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2021.2001718" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Mounayar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v7i4.5732" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.129.0001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313523v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bauby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2021.8336" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bellamine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.234.0022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018798974" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189578v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12719" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189629v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189641v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Car&#234;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0048" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellanger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03238855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5853" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316356v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.869" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gabillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duque Gomez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667168v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22123" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800889156/book-part-9781800889156-16.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01696799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163121v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139340v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Balembois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fetzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Duli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749891v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schwartz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brion Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dandois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couliou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03027852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dominguez Rubio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379421v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189617v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01922531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265898v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265910v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955235v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sivignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02391959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619112v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619111v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01298487v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01375697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1195" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>