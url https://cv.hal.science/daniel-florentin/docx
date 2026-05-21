--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -3640,891 +3640,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cachez cette ville que je ne saurais voir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Kloeckner</w:t>
+                <w:t xml:space="preserve">Des réseaux qui décroissent, des solidarités qui s'accroissent ? Baisse des consommations d'eau et d'énergie et nouveau contrat social et territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition est un sport (politique) de combat. Gérer la ville autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Carême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 ans, 5 entretiens</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville, bidonville, campement: de la relativité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, #8 - la ville indigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juxtaposer efficacité énergétique et proximité : contradictions des systèmes de chauffage urbain dans l’Est de l’Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109-110 (3), pp.48-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.109.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cachez cette ville que je ne saurais voir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, #8 - la ville indigne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Des réseaux qui décroissent, des solidarités qui s'accroissent ? Baisse des consommations d'eau et d'énergie et nouveau contrat social et territorial</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Superposer les voix des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 ans, 5 entretiens</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie de l'infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 ans, 5 entretiens</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrinking Networks, Growing Solidarities? How to Design a New Social and Territorial Contract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Damien Carême</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier d'historien de l'urbain [entretien]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5 ans, 5 entretiens</w:t>
+              <w:t xml:space="preserve">, 2017, 5 ans, 5 entretiens, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandir en une nuit : le discret redécoupage des municipalités allemandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Urbanités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...413 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The great infrastructural transformation: urban technical services facing post-socialist transformation. Insights from water and district heating systems in the Eastern part of Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (3-4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rge.5853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844237v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03844181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impensés de la rénovation urbaine allemande : l’émergence de la question infrastructurelle dans Stadtumbau Ost</w:t>
               </w:r>
@@ -7631,165 +7631,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Large Technical Systems in transition: rescaling of their management and production of new geographies. Insights from a German case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association of American Geographers Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAG, Apr 2015, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shall we have another shower? Adaptive strategies of networks operators facing consumption drop. Insights from German cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la ville décroît</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR Altergrowth - Université de Strasbourg, Nov 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265898v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01265904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super Downsize Me : shrinkage issues and the transformation of large urban technical systems in the Eastern part Germany</w:t>
               </w:r>
@@ -9152,51 +9152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120663v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781800889156/9781800889156.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Robic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Faltermeier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48481/rifs.2023.029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruggeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kloeckner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782746754317" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05268320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Artioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.149.0051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05361532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23996544251392035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48481/rifs.2023.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis," TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.2317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sol&#233;-Pomies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2021.2001718" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Mounayar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v7i4.5732" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.129.0001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313523v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bauby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2021.8336" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bellamine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.234.0022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018798974" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189578v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12719" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189629v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189641v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Car&#234;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0048" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellanger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03238855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5853" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316356v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.869" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gabillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duque Gomez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667168v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22123" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800889156/book-part-9781800889156-16.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01696799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163121v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139340v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Balembois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fetzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Duli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749891v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schwartz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brion Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dandois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couliou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03027852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dominguez Rubio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379421v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189617v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01922531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265898v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265910v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955235v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sivignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02391959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619112v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619111v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01298487v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01375697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1195" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120663v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781800889156/9781800889156.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Robic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Faltermeier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48481/rifs.2023.029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruggeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kloeckner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782746754317" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05268320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Artioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.149.0051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05361532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23996544251392035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48481/rifs.2023.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis," TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.2317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sol&#233;-Pomies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2021.2001718" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Mounayar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v7i4.5732" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.129.0001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313523v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bauby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2021.8336" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bellamine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.234.0022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018798974" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189578v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12719" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189629v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189635v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Car&#234;me" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189641v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellanger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03238855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5853" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316356v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.869" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gabillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duque Gomez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667168v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22123" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800889156/book-part-9781800889156-16.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01696799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163121v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139340v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Balembois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fetzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Duli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749891v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schwartz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brion Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dandois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couliou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03027852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dominguez Rubio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379421v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189617v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01922531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265904v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265898v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265910v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955235v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sivignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02391959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619112v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619111v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01298487v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01375697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1195" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>