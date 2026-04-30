--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -197,274 +197,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite speed of sound effects on asymmetry in multibubble cavitation</w:t>
+                <w:t xml:space="preserve">Vapor compression and energy dissipation in a collapsing laser-induced bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandeep Saini</w:t>
+                <w:t xml:space="preserve">D. B. Preso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Saade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Fuster</w:t>
+                <w:t xml:space="preserve">A. B. Sieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detlef Lohse</w:t>
+                <w:t xml:space="preserve">D. Obreschkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.043602⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (3), pp.033342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0200361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534545v1</w:t>
+                <w:t xml:space="preserve">hal-04509182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor compression and energy dissipation in a collapsing laser-induced bubble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. B. Preso</w:t>
+                <w:t xml:space="preserve">Finite speed of sound effects on asymmetry in multibubble cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandeep Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Farhat</w:t>
+                <w:t xml:space="preserve">Detlef Lohse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (3), pp.033342. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.043602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0200361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.043602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509182v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulations of microlayer formation during heterogeneous bubble nucleation</w:t>
               </w:r>
@@ -762,51 +762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of the Accuracy of Direct Numerical Simulation Tools for the Simulation of Non-Spherical Bubble Collapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeep Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Prouvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1221,64 +1221,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multigrid solver for the coupled pressure-temperature equations in an all-Mach solver with VoF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlef Lohse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1325,51 +1325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamics of a collapsing bubble in contact with a rigid wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeep Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamics of a collapsing bubble in contact with a rigid wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeep Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1579,248 +1579,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vortex-interface interactions in two-dimensional flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Pham</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.103757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083513v1</w:t>
+                <w:t xml:space="preserve">hal-03320427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex-interface interactions in two-dimensional flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143, pp.103757. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 906, pp.A19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320427v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-delayed interactions on acoustically driven bubbly screens</w:t>
               </w:r>
@@ -2113,126 +2113,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 906, pp.A19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658478v1</w:t>
@@ -2282,51 +2282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 348 (6-7), pp.519-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3350,265 +3350,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational multiscale a posteriori error estimation for systems: The Euler and Navier–Stokes equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass transfer effects on linear wave propagation in diluted bubbly liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Hauke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lizarraga</w:t>
+                <w:t xml:space="preserve">François Montel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 779, pp.598-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580837v1</w:t>
+                <w:t xml:space="preserve">hal-01580605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer effects on linear wave propagation in diluted bubbly liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational multiscale a posteriori error estimation for systems: The Euler and Navier–Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Hauke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Montel</w:t>
+                <w:t xml:space="preserve">Fernando Lizarraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 779, pp.598-621. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580605v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of bubbly liquids and its connection to the process of cavitation inception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4357,51 +4357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeep Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4452,51 +4452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of vorticity production mechanisms in liquid atomization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Conference on Liquid Atomization and Spray Systems,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5017,51 +5017,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553377v1</w:t>
+                <w:t xml:space="preserve">hal-05553377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PArallel, Robust, Interface Simulator (PARIS)</w:t>
               </w:r>
@@ -5435,51 +5435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114487" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Saini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Lohse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.043602" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Preso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Sieber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Obreschkow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200361" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544137v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaleski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.236" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prouvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112941" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mimoh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Popinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41745-024-00427-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257279v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew-Wan Ohl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Rossell&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus-Dieter Ohl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.10662" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Maeda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.313" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947605v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Pal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pairetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221732" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111865" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaleski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/Mat.Plast.1964" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.705" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103757" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Fan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisen Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaito Tang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Moster" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhe Fan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008905" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658478v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghui Xu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.013105" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02552211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Q X Nio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faraci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Christensen-Jeffries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L Raymond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Monaghan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2948759" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ling" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tryggvason" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.825" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01845218v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9993-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergamasco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.082" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mounir Daou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Igualada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutilleul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Citerne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15725" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bourguille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bergamasco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.755.181" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conoir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4945452" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hauke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lizarraga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.032" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.436" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870820" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansu Ozhan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.044" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Casado-Chac&#243;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.214501" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colonius" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.063010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.234501" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903406v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoepffner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580835v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.10.029" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM7MQGWV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaleski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179143v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553377v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Aknine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02112617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arrufat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dabiri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01424735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;tar Tryggvason" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114487" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Preso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Sieber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Obreschkow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Saini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Lohse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.043602" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544137v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaleski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.236" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prouvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112941" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mimoh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Popinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41745-024-00427-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257279v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew-Wan Ohl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Rossell&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus-Dieter Ohl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.10662" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Maeda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.313" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947605v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Pal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pairetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221732" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111865" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaleski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/Mat.Plast.1964" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.705" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103757" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Fan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisen Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaito Tang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Moster" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhe Fan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008905" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658478v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghui Xu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.013105" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02552211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Q X Nio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faraci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Christensen-Jeffries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L Raymond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Monaghan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2948759" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ling" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tryggvason" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.825" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01845218v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9993-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergamasco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.082" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mounir Daou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Igualada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutilleul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Citerne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15725" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bourguille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bergamasco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.755.181" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conoir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4945452" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.436" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hauke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lizarraga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870820" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansu Ozhan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.044" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Casado-Chac&#243;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.214501" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colonius" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.063010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.234501" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903406v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoepffner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580835v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.10.029" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM7MQGWV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaleski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179143v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553377v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Aknine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02112617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arrufat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dabiri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01424735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;tar Tryggvason" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>