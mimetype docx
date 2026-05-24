--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -197,274 +197,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor compression and energy dissipation in a collapsing laser-induced bubble</w:t>
+                <w:t xml:space="preserve">Finite speed of sound effects on asymmetry in multibubble cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. B. Preso</w:t>
+                <w:t xml:space="preserve">Mandeep Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Obreschkow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Farhat</w:t>
+                <w:t xml:space="preserve">Detlef Lohse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0200361⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.043602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.043602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509182v1</w:t>
+                <w:t xml:space="preserve">hal-04534545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite speed of sound effects on asymmetry in multibubble cavitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vapor compression and energy dissipation in a collapsing laser-induced bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Preso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandeep Saini</w:t>
+                <w:t xml:space="preserve">A. B. Sieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Saade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Fuster</w:t>
+                <w:t xml:space="preserve">D. Obreschkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detlef Lohse</w:t>
+                <w:t xml:space="preserve">M. Farhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (4), pp.043602. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (3), pp.033342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.043602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0200361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534545v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulations of microlayer formation during heterogeneous bubble nucleation</w:t>
               </w:r>
@@ -762,51 +762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of the Accuracy of Direct Numerical Simulation Tools for the Simulation of Non-Spherical Bubble Collapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeep Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Prouvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1221,64 +1221,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multigrid solver for the coupled pressure-temperature equations in an all-Mach solver with VoF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlef Lohse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1325,51 +1325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamics of a collapsing bubble in contact with a rigid wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeep Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamics of a collapsing bubble in contact with a rigid wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeep Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1579,248 +1579,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex-interface interactions in two-dimensional flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103757⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 906, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320427v1</w:t>
+                <w:t xml:space="preserve">hal-03083513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vortex-interface interactions in two-dimensional flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 906, pp.A19. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.103757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083513v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-delayed interactions on acoustically driven bubbly screens</w:t>
               </w:r>
@@ -2113,126 +2113,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 906, pp.A19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658478v1</w:t>
@@ -2282,51 +2282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 348 (6-7), pp.519-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3350,265 +3350,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer effects on linear wave propagation in diluted bubbly liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational multiscale a posteriori error estimation for systems: The Euler and Navier–Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Hauke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Montel</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lizarraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.436⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580605v1</w:t>
+                <w:t xml:space="preserve">hal-01580837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational multiscale a posteriori error estimation for systems: The Euler and Navier–Stokes equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass transfer effects on linear wave propagation in diluted bubbly liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Lizarraga</w:t>
+                <w:t xml:space="preserve">François Montel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 779, pp.598-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580837v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of bubbly liquids and its connection to the process of cavitation inception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4357,51 +4357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeep Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4452,51 +4452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of vorticity production mechanisms in liquid atomization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Conference on Liquid Atomization and Spray Systems,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5435,51 +5435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114487" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Preso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Sieber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Obreschkow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Saini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Lohse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.043602" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544137v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaleski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.236" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prouvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112941" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mimoh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Popinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41745-024-00427-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257279v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew-Wan Ohl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Rossell&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus-Dieter Ohl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.10662" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Maeda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.313" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947605v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Pal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pairetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221732" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111865" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaleski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/Mat.Plast.1964" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.705" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103757" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Fan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisen Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaito Tang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Moster" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhe Fan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008905" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658478v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghui Xu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.013105" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02552211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Q X Nio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faraci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Christensen-Jeffries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L Raymond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Monaghan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2948759" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ling" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tryggvason" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.825" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01845218v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9993-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergamasco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.082" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mounir Daou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Igualada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutilleul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Citerne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15725" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bourguille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bergamasco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.755.181" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conoir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4945452" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.436" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hauke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lizarraga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870820" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansu Ozhan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.044" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Casado-Chac&#243;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.214501" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colonius" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.063010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.234501" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903406v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoepffner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580835v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.10.029" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM7MQGWV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaleski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179143v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553377v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Aknine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02112617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arrufat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dabiri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01424735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;tar Tryggvason" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114487" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Saini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Lohse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.043602" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Preso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Sieber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Obreschkow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200361" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544137v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaleski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.236" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prouvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112941" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mimoh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Popinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41745-024-00427-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257279v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew-Wan Ohl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Rossell&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus-Dieter Ohl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.10662" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Maeda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.313" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947605v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Pal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pairetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221732" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111865" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaleski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/Mat.Plast.1964" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.705" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103757" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Fan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisen Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaito Tang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Moster" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhe Fan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008905" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658478v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghui Xu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.013105" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02552211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Q X Nio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faraci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Christensen-Jeffries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L Raymond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Monaghan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2948759" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ling" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tryggvason" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.825" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01845218v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9993-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergamasco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.082" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mounir Daou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Igualada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutilleul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Citerne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15725" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bourguille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bergamasco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.755.181" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conoir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4945452" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hauke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lizarraga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.032" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.436" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870820" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansu Ozhan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.044" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Casado-Chac&#243;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.214501" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colonius" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.063010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.234501" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903406v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoepffner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580835v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.10.029" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM7MQGWV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaleski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179143v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553377v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Aknine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02112617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arrufat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dabiri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01424735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;tar Tryggvason" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>